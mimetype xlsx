--- v1 (2026-03-23)
+++ v2 (2026-05-13)
@@ -197,52 +197,52 @@
     <t>Contratação de empresa especializada para fornecimento e instalação de sistema eletrônico de controle de ponto, com aquisição de dois equipamentos dotados de tecnologia biométrica e de reconhecimento facial, incluindo implantação, licenciamento de software de gestão da jornada, suporte técnico, manutenção preventiva e corretiva, visando atender às necessidades da sede e do anexo administrativo da Câmara Municipal de Goiana – PE, conforme condições, quantidades e exigências estabelecidas neste Aviso de Contratação Direta e seus anexos._x000D_
  _x000D_
 VALOR TOTAL DA CONTRATAÇÃO_x000D_
 R$ 9.223,03 (Nove mil, duzentos e vinte e três reais e três centavos)_x000D_
  _x000D_
 PERÍODO RECEPÇÃO PROPOSTAS_x000D_
 DE 08/09/2025 AS 17:00h_x000D_
 ATÉ 12/09/2025 AS 10:00h</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação de serviços de instalação, remoção e manutenção preventiva e corretiva de aparelhos de ar-condicionado, visando atender às necessidades da Câmara Municipal de Goiana – PE, conforme condições, quantidades e exigências estabelecidas neste Aviso de Contratação Direta e seus anexos. PERÍODO RECEPÇÃO PROPOSTAS Início: 26/08/2025 as 10hs Final: 29/08/2025 as 10hs</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>OBJETO_x000D_
-Contratação de empresa especializada para o fornecimento de passagens aéreas nacionais, incluindo emissão, remarcação, cancelamento e demais serviços correlatos, destinadas ao deslocamento de vereadores e servidores da Câmara Municipal de Goiana-PE à cidade de Brasília-DF, com a finalidade de participação na Marcha Nacional dos Vereadores a Brasília, a ser realizada no período de 23 a 26 de março de 2026, visando assegurar a representação institucional, o aperfeiçoamento técnico-legislativo e a participação em atividades de interesse da administração pública e do Poder Legislativo Municipal._x000D_
+    <t>OBJETO:_x000D_
+Contratação, por dispensa de licitação, de empresa especializada para o fornecimento de passagens aéreas nacionais, incluindo emissão, remarcação, cancelamento e demais serviços correlatos, destinadas ao deslocamento de vereadores e servidores da Câmara Municipal de Goiana-PE à cidade de Brasília-DF, com a finalidade de participação na Marcha Nacional dos Vereadores a Brasília, a ser realizada no período de 23 a 26 de março de 2026, visando assegurar a representação institucional, o aperfeiçoamento técnico-legislativo e a participação em atividades de interesse da administração pública e do Poder Legislativo Municipal._x000D_
 _x000D_
 VALOR TOTAL DA CONTRATAÇÃO_x000D_
 O valor total estimado para a presente contratação de R$ 48.100,00 (quarenta e oito mil e cem reais)._x000D_
 _x000D_
 PERÍODO RECEPÇÃO PROPOSTAS_x000D_
 Início: 12/03/2025 as 15hs _x000D_
 Final: 18/03/2026 as 15hs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>