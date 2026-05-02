--- v2 (2026-03-12)
+++ v3 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1144" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2112" uniqueCount="1000">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -231,95 +231,312 @@
   <si>
     <t>Zildinho Barbosa</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3349/sacaninha_assinado.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplauso ao Bloco Arrastão do Sacaninha, que literalmente arrastou uma multidão no pós-carnaval ocorrido no último dia 22 de fevereiro do corrente, na Avenida Nunes Machado, no centro de Goiana.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Andre do Forro dos Errados</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3350/requerimento_voto_de_aplausos.docx</t>
   </si>
   <si>
     <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos às Agremiações Carnavalescas Culturais de nosso município pelas brilhantes apresentações em destaque no Carnaval 2026 do Recife, conquistando importantes premiações, reafirmando a força da cultura popular goianense no maior polo carnavalesco do Brasil.</t>
   </si>
   <si>
+    <t>3373</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3373/assinado_requerimento_delegacia_ponta_de_pedras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja enviado Expediente à Exma. Sra. Raquel Lyra, Governadora de Pernambuco, bem como ao Exmo. Sr. Alessandro Carvalho, Secretário de Defesa Social de Pernambuco, solicitando providências cabíveis no sentido de instalar, com a maior brevidade possível, a 2ª Delegacia de Polícia da 44ª Circunscrição – em Ponta de Pedras, subordinada à 11ª Delegacia Seccional de Polícia, da Gerência de Controle Operacional do Interior 1 da Polícia Civil, criada pela Lei nº 15.212, de 19 de dezembro de 2013, ainda não instalada até hoje em Goiana pelo Governo do Estado de Pernambuco.</t>
+  </si>
+  <si>
+    <t>3382</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3382/req_-_votos_de_aplausos_bonecos_gigantes_.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos ao 5° Encontro de Bonecos Gigantes de Goiana, bem como ao seu idealizador, o Artesão Mestre Edilson Oliveira, pela brilhante apresentação ocorrida no último dia 01 de março, com destaque e exuberância no ciclo Carnavalesco 2026 de Goiana.</t>
+  </si>
+  <si>
+    <t>3389</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3389/requerimento_alepe_cuida_ok.docx</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja enviado Ofício à Exma. Sra. Deputada Estadual Delegada Gleide Ângelo, solicitando a apresentação de propositura na Assembleia Legislativa de Pernambuco, e/ou outras providências cabíveis, visando a inclusão do município de Goiana, localizado na Zona da Mata Norte, no Programa Alepe Cuida (preferencialmente, se possível, ainda no primeiro semestre do ano de 2026), iniciativa da Casa de Joaquim Nabuco que tem levado serviços de saúde, bem-estar e cidadania para as cidades do interior e da Região Metropolitana.</t>
+  </si>
+  <si>
+    <t>3395</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Thiago Viana</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3395/requerimento_academias_ita_e_pcd_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja enviado Expediente à Sra. Raquel Lyra, Governadora de Pernambuco, bem como à Sra. Zilda do Rego Cavalcanti, Secretária Estadual de Saúde, solicitando providências cabíveis no sentido de viabilizar a instalação de 04 unidades da Academia da Terceira Idade (ATI) em Goiana, devidamente adaptadas para idosos e pessoas com deficiência (PCD), sendo 02 unidades destinadas ao distrito-sede e 02 unidades destinadas aos demais distritos do Município.</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3402/req-_botao_do_panico_estadual_para_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja formulado Apelo à Governadora do Estado de Pernambuco, Sra. Raquel Lyra, para que, por meio da Secretaria de Defesa Social, sejam tomadas providências cabíveis visando a criação e implementação de um aplicativo de Botão do Pânico Estadual, em Goiana, destinado a mulheres vítimas de violência doméstica que possuam medida protetiva em vigor.</t>
+  </si>
+  <si>
+    <t>3410</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Renato Sandre</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3410/001_-_requerimetno_secretario_da_casa_civil_areninha_pe_marco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja encaminhado ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, o pedido de gestão ao Governo do Estado de Pernambuco, junto ao Secretário da Casa Civil, Sr. Túlio Frederico Tenório Vilaça Rodrigues, visando a viabilização e instalação de um equipamento esportivo do Programa Areninha PE em nosso Município.</t>
+  </si>
+  <si>
+    <t>3413</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Cid do Caranguejo</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3413/voto_de_profundo_pesar.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, Voto de Profundo Pesar pelo falecimento da Sra. Andreza Ferreira Neves dos Anjos, ocorrido no último dia 24 de março de 2026, no povoado de São Lourenço, em Goiana.</t>
+  </si>
+  <si>
+    <t>3414</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3414/requerimento_voto_de_aplausos_igreja_brasil_para_cristo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos à Igreja O Brasil para Cristo, Campo Goiana, na pessoa de Vossa Reverência Pastor Edvaldo Severino, pela passagem do Aniversário de 60 anos daquele templo cristão, comemorado no dia 28 de março do corrente ano.</t>
+  </si>
+  <si>
+    <t>3427</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Edson da Farmácia</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3427/requerimento_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja encaminhado Ofício ao órgão competente do Governo do Estado de Pernambuco, solicitando a instalação de lombadas eletrônicas nos seguintes pontos:_x000D_
+•	Flexeiras, ao longo da Rodovia PE-062;_x000D_
+•	Em frente ao Supermercado Alves, na Rodovia PE-075;_x000D_
+•	Em frente à Serramoto, na entrada da Rua da Praia, na Rodovia PE-075;_x000D_
+•	Em frente à UPA, também na Rodovia PE-075.</t>
+  </si>
+  <si>
+    <t>3431</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3431/voto_de_aplausos_para_arona_e_miguel.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos aos atletas  de Jiu-Jitsu  Arthur  Arona  Soares de  Souza  e  Miguel Barbosa dos Prazeres, pelos expressivos resultados conquistados em competições de relevância estadual, regional, nacional e internacional, elevando o nome do município de Goiana e servindo de inspiração à juventude goianense.</t>
+  </si>
+  <si>
+    <t>3433</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Dr. Wagner Monteiro</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3433/requerimento_-_manutencao_estrada_de_atapuz.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja enviado Ofício ao Departamento de Estradas de Rodagem de Pernambuco – DER-PE, na pessoa do Diretor-Presidente, Sr. André de Souza Fonseca, solicitando a realização de serviços de manutenção da estrada que liga a Rodovia PE-49 à comunidade de Atapuz, em Goiana, bem como a devida iluminação do trevo de acesso à referida rodovia e a completa sinalização de todo o trecho mencionado.</t>
+  </si>
+  <si>
+    <t>3436</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3436/voto_de_profundo_pesar_nadja_._assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Profundo Pesar pelo falecimento da Sra. Nadja Maria Trindade Pessôa, ex-professora de Geografia e funcionária pública na área administrativa da FADIMAB/Goiana, ocorrido no último dia 05 de abril, destacando-se sua dedicação à educação e o relevante legado deixado na comunidade escolar e na sociedade goianense.</t>
+  </si>
+  <si>
+    <t>3437</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Pedro Henrique</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3437/voto_de_aplauso_-_paixao_de_cristo.docx</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos à Paixão de Cristo de Ponta de Pedras, tradicional espetáculo teatral realizado na Rua da Igreja Católica de Nossa Senhora do Ó, na praia de Ponta de Pedras, em Goiana, durante o período da Semana Santa.</t>
+  </si>
+  <si>
+    <t>3459</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3459/voto_de_profundo_pesar_biloco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, Voto de Profundo Pesar pelo falecimento do Sr. Severino Feliciano da Silva (Mestre Bilôco), músico considerado uma referência da cultura popular em Pernambuco, ocorrido no último dia 11 de abril de 2026, em Goiana.</t>
+  </si>
+  <si>
+    <t>3466</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3466/voto_de_profundo_pesar_sro._jordao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, Voto de Profundo Pesar pelo falecimento do Sr. Jordão Lopes da Silva, ocorrido no dia 14 de abril de 2026, no Povoado de São Lourenço, em Goiana.</t>
+  </si>
+  <si>
+    <t>3473</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3473/requerimento_voto_de_aplausos_dep_fed_valdemar_oliveira_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos ao Deputado Federal Waldemar Oliveira (Avante-PE), por repudiar, em discurso na Câmara dos Deputados, as declarações do Deputado Federal Amom Mandel (Republicanos-AM), que menosprezou o papel do Poder Legislativo Municipal ao comparar vereadores a termos de baixo calão e propor a extinção das câmaras municipais em cidades brasileiras com menos de 30 mil habitantes.</t>
+  </si>
+  <si>
+    <t>3474</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3474/requerimento_voto_de_aplausos_teatro_das_heroinas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, que seja consignado na Ata dos Trabalhos desta Casa Legislativa, um Voto de Aplausos ao Teatro das Heroínas de Tejucupapo, espetáculo cênico que ocorre desde 1993 no memorável Monte das Trincheiras, encenando com brilhantismo a epopéia da Batalha de Tejucupapo, ocorrida no dia 24 de abril de 1646, confronto histórico em que mulheres locais repeliram a invasão holandesa.</t>
+  </si>
+  <si>
     <t>3233</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Edson da Farmácia</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3233/largo_do_alvorada_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, solicitando a requalificação urbanística do Largo da Alvorada, localizado às margens da BR-101, em Goiana.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>Dr. Wagner Monteiro</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_-_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, Ofício solicitando a construção de um Hospital Municipal, em Goiana.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3239/farol_2026.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a pavimentação e a iluminação da área em que se localiza o Farol de Ponta de Pedras, no distrito de Ponta de Pedras, em Goiana.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>Pedro Henrique</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_ph_-_lagoa_do_gomes.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcilio Régio, Silveira da Costa, solicitando realizar a recuperação ambiental, revitalização, urbanização e implantação de um parque público na área da Lagoa do Gomes, situada na praia de Ponta de Pedras, em Goiana.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>André Rabicó</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3243/creche_em_tejucupapo.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando construir uma Creche no distrito de Tejucupapo, em Goiana.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>Ibson Gouveia</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3244/08_implantacao_de_via_de_acesso_pe-062_a_br-101.docx</t>
@@ -330,296 +547,239 @@
   <si>
     <t>3245</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_dragagem_rio_goiana_ok_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido visando a realização dos serviços de dragagem do Rio Goiana a partir das imediações das comunidades da Rua da Impoeira e do Baldo do Rio, em Goiana.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>Paula Brito</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_-_n_08.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa,  para propor a criação de uma Central Municipal de regulação de ambulâncias, em Goiana.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>Thiago Viana</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_escola_integral_sao_lourenco_assinado_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio da Secretaria de Educação e Inovação de Goiana, o seguinte pleito: Implantação de uma Escola em Tempo Integral para a comunidade Quilombola de São Lourenço, em Goiana.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_calcamento_ruas_coqueiral_e_bahia_ponta_pedras_ok_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido de pavimentação, com a devida drenagem para escoamento das águas pluviais, na Rua Coqueiral (localizada por trás do Cemitério Público), e na Rua Bahia (localizada no Loteamento Gulandim), ambas no distrito de Ponta de Pedras, em Goiana.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_-reforma_prioritaria_da_escola_lourenco_albuquerque_gadelha_assinado_1.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo que a Escola Lourenço de Albuquerque Gadelha, localizada na comunidade de Flexeiras, seja incluída com prioridade na lista de reformas das 12 unidades escolares municipais, considerando a necessidade de melhorias estruturais para garantir segurança e qualidade no processo de ensino.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3252/03_farmacia_de_manipulacao.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de um Programa Farmácia de Manipulação Municipal, em Goiana.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_-_construcao_de_unidade_mista_em_carne_de_vaca.docx.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofíciio ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a adoção de providências visando a construção de uma Unidade Mista de Saúde na comunidade de Carne de Vaca, em Goiana.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3254/pavimentacao_2026.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a pavimentação da via de acesso ao campo de futebol do Galo e à comunidade da Cocota, no distrito de Ponta de Pedras, em Goiana.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_ph_-_portico.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcilio Régio Silveira da Costa, solicitando a construção de um pórtico na entrada do distrito de Ponta de Pedras, em Goiana.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3256/construcao_do_calcamento_na_rua_joao_dos_santos.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando o calçamento da Rua João dos Santos, que fica por trás do Cemitério, no distrito de Tejucupapo, em Goiana.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_cvt_sao_lourenco_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio da AD GOIANA ou do órgão competente, o seguinte pleito: Proposta de Reestruturação do CVT (Centro de Vocação Tecnológica), localizado na comunidade de São Lourenço, em Goiana.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>18</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3258/compaz_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido visando a construção de um COMPAZ em um terreno localizado ao lado da Creche da comunidade de São Lourenço, às margens da Rodovia PE-49, em Goiana.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_terreno_novo_cemiterio-1_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando providências cabíveis visando a inclusão no PPA de metas para a desapropriação de uma área com a finalidade de construir um novo cemitério no distrito-sede de Goiana.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_ideb_ok_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido visando, por intermédio da Secretaria Municipal de Educação e Inovação, providências cabíveis para a melhoria do Índice de Desenvolvimento da Educação Básica (IDEB) de Goiana.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3267/construcao_de_um_mini_campo_society_e_de_uma_academia_da_saude_28129_assinado_assinado.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, Ofício solicitando a construção de uma quadra esportiva e uma Academia da Saúde no espaço localizado na Rua Onilda Figueiredo, na comunidade de Flexeiras (atrás da base do SAMU e em frente ao CMEI Osvaldo Rabelo Filho), em Goiana.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_-_projeto_praia_sem_barreiras.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja enviado Expediente ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação do Projeto “Praia sem Barreiras” nas praias do Município, promovendo acessibilidade e inclusão de pessoas com deficiência ou mobilidade reduzida, por meio da disponibilização de equipamentos adaptados, esteiras, cadeiras anfíbias, passarelas e equipe técnica qualificada para acompanhamento seguro durante o banho de mar.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_ph_-_pavimentacao_marina_2026.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a pavimentação da Rua da Marina Enseada, situada no caminho da praia de Catuama, no distrito de Ponta de Pedras, em Goiana.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3271/calcamento_rua_de_dalva.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando o calçamento nas seguintes localidades: na Rua de Dalva e na Negaça, ambas situadas no Sítio Ibiapicú, no distrito de Tejucupapo, em Goiana.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3272/barragem_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido de providências cabíveis, junto aos órgãos competentes, para ampliar a barragem localizada na povoação de São Lourenço, em Goiana.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3273/23_-implantacao_do_posto_medico_na_usina_maravilha.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de um posto médico na antiga Usina Maravilhas, em Goiana.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3276/banheiros_publicos_ecologicos_026.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de banheiros públicos ecológicos, fixos ou móveis, nas praias de Ponta de Pedras e Carne de Vaca, em Goiana, com manutenção regular e devida acessibilidade.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3277/indicacao_botao_do_panico_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio da Secretaria da Mulher de Goiana, o seguinte pleito: Implantação de programa municipal de concessão de “Botão do Pânico” para mulheres em situação de violência doméstica e familiar, como ferramenta emergencial de proteção e resposta rápida.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3278/indicacao_-_compaz.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a realização de estudos técnicos, administrativos e orçamentários, pelos órgãos competentes, a fim de verificar a viabilidade da implantação de um Centro Comunitário da Paz (COMPAZ), no distrito-sede de Goiana.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3282/creche_no_gamba.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando construir uma Creche na comunidade do Gambá, distrito de Tejucupapo, em Goiana.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3283/creche_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido de desapropriação de um terreno localizado às margens da Rodovia PE-49 (próximo ao posto de combustíveis), para construir uma creche, no distrito de Tejucupapo, em Goiana.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_ubs_assinado.docx</t>
@@ -1071,51 +1231,51 @@
   <si>
     <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a disponibilização de cadeira de rodas para todas as escolas municipais de Goiana, a fim de atender aos casos emergenciais e de estudantes com necessidades especiais temporárias.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_os_clinica_hemodialise_ok_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido de envio a esta Casa Legislativa de um Projeto de Lei dispondo sobre a qualificação de entidade privada sem fins lucrativos como Organização Social (OS), para firmar contrato de gestão com o Poder Público Municipal, nos termos da Lei nº 9.637/1998, na execução de atividades de interesse público, especificamente na área de saúde, visando a implantação de um Centro para o Tratamento de Hemodiálise, em Goiana</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3341/indicacao_centro_jose_estevao_ok_assinado.pdf</t>
   </si>
   <si>
-    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. marcílio Régio Silveira da Costa, ratificando pedido de revitalização do Centro Comercial José Estevão (popularmente conhecido como os boxes), situado entre o Largo Trapiche do Meio e a Rua do Jiló, em Goiana.</t>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido de revitalização do Centro Comercial José Estevão (popularmente conhecido como os boxes), situado entre o Largo Trapiche do Meio e a Rua do Jiló, em Goiana.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_ratificacao_calcamento_ruas_lot_vilar_carne_de_vaca_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido para a implantação de calçamento, com a devida drenagem para escoamento das águas pluviais, nas Ruas 2 e 3, localizadas no Loteamento Vilar (ao lado da Praça Osvaldo Rabelo Filho), na comunidade de Carne de Vaca, em Goiana.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3344/indicacao_ph_-_iluminacao_beach_sprts.docx</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando realizar a instalação de iluminação pública, redes de vôlei e barras fixas de futebol no terreno onde aconteceu a temporada do Goiana Beach Sports 2026, localizado na praia de Catuama, no distrito de Ponta de Pedras, em Goiana.</t>
   </si>
@@ -1203,51 +1363,51 @@
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo a implantação de programa de reforço escolar gratuito, no contraturno, para alunos da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3356/indicacao_implantacao_de_lombada_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio da Secretaria Municipal de Urbanismo, Obras e Patrimônio, o seguinte pleito: Implantação de lombada na Avenida André Vidal de Negreiros (Estrada Nova), no perímetro compreendido entre a entrada da Vila Zezita, Rua do Frutapão e Rua da Campina.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3357/indiccao_nova_assinado.pdf</t>
   </si>
   <si>
-    <t>Indica à Mesa Diretora, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo reforma e ampliação da Unidade Básica de Saúde (UBS) do Engenho Novo, localizada na Rua Luiza Ferreira, ao lado da Igreja Católica de Santo Antônio.</t>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo reforma e ampliação da Unidade Básica de Saúde (UBS) do Engenho Novo, localizada na Rua Luiza Ferreira, ao lado da Igreja Católica de Santo Antônio.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3358/indicacao_revisao_plano_diretor_ok_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido visando a revisão legal do Plano Diretor de Desenvolvimento Urbano de Goiana, o que não acontece desde os idos do ano de 2006, tendo apenas ocorrido algumas alterações no_x000D_
 ano de 2011.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_postes_cocota_de_cima_assinado.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando providências cabíveis visando viabilizar o prolongamento da rede elétrica com a implantação de dois postes de iluminação no final da Rua Cocota de Cima, localizada no distrito de Ponta de Pedras, em Goiana, sendo um depois da residência da Sra. Janeide (em frente à casa do Sr. Tony Pedreiro) e outro na subida da Igreja Assembleia de Deus.</t>
@@ -1315,50 +1475,1010 @@
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3365/ind_-_implantacao_de_quebra-molas_na_rua_d_boa_vista.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de quebra-molas na Rua D, localizada na comunidade da Boa Vista, em Goiana.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3366/indicacao_melhoria_posto_saude_-_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, Ofício propondo, por intermédio da Secretaria de Urbanismo, Obras e Patrimônio, a realização de melhorias estruturais no Posto Médico do Engenho Ubú, com a ampliação do espaço físico (construção de duas a três salas destinadas aos atendimento médico), garantindo melhores condições de assistência à população daquela localidade.</t>
   </si>
   <si>
+    <t>3372</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3372/indicacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, sugerindo a instalação de refletores no campo de futebol da Vila Bom Tempo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3375</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3375/10_medico_otorrinolaringologista_assinado.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcilio Régio Silveira da Costa, solicitando a disponibilização de um médico otorrinolaringologista para atendimento na UPA de Goiana.</t>
+  </si>
+  <si>
+    <t>3376</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3376/indicacao_ph_-_pav._sao_pedro.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcilio Régio Silveira da Costa, solicitando realizar a pavimentação do Loteamento São Pedro, no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3377</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3377/indicacao_-nivelamento_das_tampas_de_pocos_de_visitas__boca_de_lobo.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando realizar o nivelamento das tampas de poços de visita (popularmente conhecidas como "bocas de lobo") localizadas nas vias públicas do Município.</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3378/indicacao_curso_de_fisoterapia_2026_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio da AMESG (Autarquia Municipal de Ensino Superior de Goiana), o seguinte pleito: implantação do Curso de Fisioterapia na Faculdade Dirson Maciel de Barros-FADIMAB.</t>
+  </si>
+  <si>
+    <t>3379</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3379/indicacao_curso.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando analisar a possibilidade de criar uma rede municipal de cursinhos populares em Goiana que venha a melhorar o acesso dos munícipes à educação superior.</t>
+  </si>
+  <si>
+    <t>3380</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3380/rua_vila_teimosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando o pedido de pavimentação em asfalto na Rua Nova Divisão, no distrito de Tejucupapo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3381</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3381/moradia_-_baldo_do_rio_e_impoeira.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando que o Poder Executivo Municipal, por meio da Secretaria de Políticas Sociais e da Secretaria de Planejamento Estratégico, realize levantamento e cadastramento das famílias residentes nas localidades do Baldo do Rio e da Rua da Impoeira, que sofrem com enchentes recorrentes e a perda de seus imóveis, para que sejam consideradas como prioridade no processo de seleção dos programas habitacionais do Município, especialmente nos empreendimentos vinculados ao Programa Minha Casa, Minha Vida.</t>
+  </si>
+  <si>
+    <t>3383</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3383/indicacao_qualificacao_profissional_tejucupapo_ok_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido visando a criação e implantação de um Centro Municipal de Qualificação Profissional, no distrito de Tejucupapo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3384</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3384/indicacao_praca_lot_sao_pedro.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de uma praça pública no Loteamento São Pedro, localizado no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3386</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3386/indicacao_campo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, sugerindo a construção de um campo de futebol na Rua da Impoeira, em Goiana.</t>
+  </si>
+  <si>
+    <t>3387</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3387/indicacao_-_psf_-_usina_maravilha.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, sugerindo a implantação de uma unidade do Programa de Saúde da Família (PSF) na comunidade do Engenho Folguedo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3388</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3388/indicacao_pavimentacao.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando realizar a pavimentação asfáltica e implantação de drenagem na Rua da Macaíbeira (antiga Estrada Velha do Condado), localizada  na Nova Goiana.</t>
+  </si>
+  <si>
+    <t>3390</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3390/rua_vila_teimosa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indico á Mesa, após ouvido o Plenário e cumprimento às formalidades regimentais, seja formulado Apelo ao Excelentíssimo Sr. Prefeito do município, Sr. Marcílio Régio Silveira da Costa providências cabíveis, junto aos órgãos competentes,  ratificando o pedido que seja feita a Pavimentação da Rua Vila Teimosa, Localizada  em Tejucupapo.</t>
+  </si>
+  <si>
+    <t>3393</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3393/camscanner_05-03-2026_12.50_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, sugerindo a implantação de kits pedagógicos para alunos atípicos da Rede Municipal de Ensino de Goiana.</t>
+  </si>
+  <si>
+    <t>3394</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3394/indicacao_-_apoio_a_cultura_-_comunidade_ponta_de_pedras.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, propondo a implantação de oficinas culturais voltadas aos jovens da comunidade de Ponta de Pedras, bem como a disponibilização de apoio estrutural e de segurança para a realização do espetáculo “Paixão de Cristo”, com disponibilização de estrutura e organização para o evento.</t>
+  </si>
+  <si>
+    <t>3396</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3396/indicacao_-_reforma_e_ampliacao_da_unidade_mista_de_tejucupapo.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a reforma e ampliação da Unidade Mista de Tejucupapo, distrito de Goiana.</t>
+  </si>
+  <si>
+    <t>3397</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3397/30_-_totens_para_as_escolas.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de totens de segurança a serem instalados em frente às escolas municipais, com câmeras 24h e botão de emergência para atendimento imediato, conectados à central da Guarda Civil Municipal, em Goiana.</t>
+  </si>
+  <si>
+    <t>3398</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3398/indicacao_restauracao_da_praca_do_golfinho.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a reforma da Praça dos Golfinhos, no centro do distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3399</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3399/rua_do_altinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando o pedido de construção de uma caixa d'água na Rua do Altinho, próximo ao campo de futebol da povoação de São Lourenço, em Goiana.</t>
+  </si>
+  <si>
+    <t>3400</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3400/indicacao_ph_-_letreiro_requalificacao.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando implantar um novo letreiro turístico, com o nome “PRAIA DE PONTA DE PEDRAS”, no Calçadão de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3401</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3401/indicacao_areia_nivelamento_campo_bom_tempo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando providenciar 20 caminhões grandes de areia (o equivalente a cerca de 240 metros cúbicos) para realizar o serviço de nivelamento do campo de futebol da Vila Bom Tempo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3403</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3403/indicacao_letramento_digital_idoso.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando instituir a política municipal de inclusão e letramento digital da pessoa idosa, bem como criar o Programa “Conecta 60 +”, que estabelece diretrizes para a promoção da cidadania digital em Goiana.</t>
+  </si>
+  <si>
+    <t>3404</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3404/indicacao_vaca_mecanica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo a implantação do Programa Vaca Mecânica, com distribuição de pão e leite, na comunidade da Usina Maravilhas, localizada na antiga Adubeira.</t>
+  </si>
+  <si>
+    <t>3406</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3406/indicacao_n_-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando providências cabíveis visando a capacitação profissional de pessoas com deficiência (PCD), em Goiana, tendo em vista que a contratação dessas pessoas é obrigatória no Brasil para empresas com 100 ou mais funcionários, conforme a Lei nº 8.213/1991, que determina cotas de 2% a 5% do quadro de colaboradores.</t>
+  </si>
+  <si>
+    <t>3407</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3407/reforma_do_muro_do_cemiterio_e_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, Ofício propondo, por intermédio da Secretaria competente, a revitalização da iluminação pública e a recuperação estrutural do muro do cemitério localizado no Engenho Ubú, em Goiana.</t>
+  </si>
+  <si>
+    <t>3409</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3409/voto_de_profundo_pesar_sra._andreza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, que após ouvido o Plenário, nos termos legais e regimentais, seja consignado na Ata dos Trabalhos desta Casa Legislativa, Voto de Profundo Pesar pelo falecimento da Sra. ANDREZA DOS ANJOS, ocorrido no dia 24 de MARÇO de 2026, em Povoação de São</t>
+  </si>
+  <si>
+    <t>3411</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3411/plano_de_mobilidade_urbana.pdf</t>
+  </si>
+  <si>
+    <t>ELABORAÇÃO DO PLANO DE MOBILIDADE URBANA</t>
+  </si>
+  <si>
+    <t>3412</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3412/convenio_com_universidades_.pdf</t>
+  </si>
+  <si>
+    <t>PROMOÇÃO DE CONVÊNIOS COM UNIVERSIDADES PARA FORMAÇÃO DE PROFISSIONAIS PARA ATUAÇÃO NO POLO ECONOMICO DO MUNICIPIO DE GOIANA.</t>
+  </si>
+  <si>
+    <t>3416</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3416/indicacao_prevencao_ok_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a inclusão da prevenção e do combate à violência contra a mulher no currículo da educação básica em Goiana e a criação da Semana Escolar de Combate à Violência contra a Mulher     em instituições públicas e particulares de ensino básico do Município, como determina a Lei Federal nº 14.164/21.</t>
+  </si>
+  <si>
+    <t>3417</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3417/indicacao_pavimentacao_carpina.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando o pedido de pavimentação da Rua Carpina, no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3418</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indico o Município através da Secretaria Competente a Elaboração de Plano de Mobilidade Urbana</t>
+  </si>
+  <si>
+    <t>3419</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Indica ao Município através da Secretaria Competente Elaboração de Um Plano de Mobilidade Urbana</t>
+  </si>
+  <si>
+    <t>3421</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3421/indicacao_nc2ba_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando realizar, em caráter de urgência, uma efetiva capinação na 5ª Travessa da Av. Cana Brava e suas transversais, artérias localizadas na comunidade de Flexeiras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3422</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3422/ind_-_conselho_municipal_de_seguranca_.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação do Conselho Municipal de Segurança, instituído pela Lei nº 2.346/2018.</t>
+  </si>
+  <si>
+    <t>3423</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3423/img20260319_11474680.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo que, por meio da Secretaria de Saúde, em parceria com a Secretaria de Educação e a Secretaria de Políticas Sociais, seja realizado o credenciamento de clínicas e profissionais especializados em terapias multidisciplinares, visando ampliar a oferta de atendimento para crianças neuroatípicas no Município.</t>
+  </si>
+  <si>
+    <t>3424</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3424/002_-_indicacao_construcao_praca_lot_vista_plena_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de uma praça no Loteamento Vista Plena, em Goiana.</t>
+  </si>
+  <si>
+    <t>3428</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3428/15-_posto_medico_para_engenho_mussumbu.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de um Posto Médico para a comunidade do antigo Engenho Mussumbú, em Goiana.</t>
+  </si>
+  <si>
+    <t>3429</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3429/indicacao_centro_qualificacao_profissional_ok_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido visando a criação e implantação de um Centro Municipal de Qualificação Profissional em Goiana.</t>
+  </si>
+  <si>
+    <t>3430</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3430/gamba_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando o pedido de pavimentação da Rua das Flores, na comunidade do Gambá, em Goiana.</t>
+  </si>
+  <si>
+    <t>3432</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3432/indicacao_ph_-_pav._rua_pantanal.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a pavimentação da Rua Pantanal, localizada na comunidade de Catuama, no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3434</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3434/indicacao_construcao_do_campo_sao_pedro.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de um campo de futebol, com gramado sintético e em dimensões oficiais, voltado para jovens e adolescentes, no Loteamento São Pedro, no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3435</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3435/indicacao_-_caixa_agua_bela_vista_2.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a perfuração de um poço artesiano na comunidade da Bela Vista 2, bem como a instalação de um reservatório elevado (caixa d’água), com o objetivo de canalizar água potável para todas as residências da referida comunidade de Goiana.</t>
+  </si>
+  <si>
+    <t>3438</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3438/indicacao_-_servico_de_blefaroplastia_2.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação do serviço de Blefaroplastia Funcional pelo Sistema Único de Saúde – SUS, em Goiana.</t>
+  </si>
+  <si>
+    <t>3439</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3439/indicacao_zona_azul_ratificacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido para que, por intermédio da Secretaria de Segurança Cidadã, Trânsito e Transportes (Sestrans), veja a urgente necessidade da implantação de Zona Azul no perímetro do centro e das principais avenidas de Goiana.</t>
+  </si>
+  <si>
+    <t>3440</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3440/abrigos_padronizados_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Chefe do Poder Executivo Municipal, Sr. Marcílio Régio Silveira da Costa, sugerindo a implantação de abrigos padronizados para pontos de ônibus e transporte coletivo, contemplando trabalhadores de empresas como Jeep, Klabin e outras instaladas no município de Goiana, com prioridade no trecho que compreende a comunidade de Flexeiras (na Rodovia PE-62) até o posto de combustíveis Master Gás (na Rodovia PE-75).</t>
+  </si>
+  <si>
+    <t>3443</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_-_sistema_solar_em_predios_publicos_do_municipio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de sistema de energia solar fotovoltaica nos prédios públicos do Município.</t>
+  </si>
+  <si>
+    <t>3444</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3444/07_conclusao_da_pavimentacao_em_asfalto_na_rua_do_forum_1.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a conclusão da pavimentação em asfalto da rua de acesso ao Fórum de Goiana, localizado na comunidade da Boa Vista, em Goiana.</t>
+  </si>
+  <si>
+    <t>3445</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3445/indicacao_-_construcao_de_mercado_publico_carne_de_vaca.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de um Mercado Público na comunidade de Carne de Vaca.</t>
+  </si>
+  <si>
+    <t>3446</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3446/indicacao_banco_cidadao_ok_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido para a criação e implantação do Banco do Cidadão, programa de microcrédito para beneficiar trabalhadores informais do polo econômico de Goiana.</t>
+  </si>
+  <si>
+    <t>3448</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3448/projeto_carroceiro_legal.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, solicitando, por intermédio dos órgãos competentes, a implementação do “Projeto Carroceiro Legal: Valorização e Organização do Transporte Manual de Mercadorias no Centro de Goiana”.</t>
+  </si>
+  <si>
+    <t>3449</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_-_construcao_de_vestiarios_e_quiosque_campo_flexeiras_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de 02 vestiários e quiosques no campo de futebol localizado na comunidade de Flexeiras, atualmente em fase de conclusão no Município.</t>
+  </si>
+  <si>
+    <t>3450</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>Márcio Auto Peças</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3450/digitalizado_.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Expediente ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, no sentido de determinar, junto à Secretaria de Políticas Sociais, a criação do Programa Municipal de Cadastro e Acompanhamento do Idoso.</t>
+  </si>
+  <si>
+    <t>3452</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3452/indicacao_pracpa_engenho_novo_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Chefe do Poder Executivo Municipal, Sr. Marcílio Régio Silveira da Costa, sugerindo a instalação de uma    Academia da Saúde, no Engenho Novo, localizado na antiga Usina Maravilhas, em Goiana.</t>
+  </si>
+  <si>
+    <t>3453</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3453/bica_do_araca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando que seja construída uma Praça na rua da Bica do Araçá, localizada no distrito de Tejucupapo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3455</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3455/indicacao_-_unidade_escolar_-_usina_maravilha.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo a realização de estudo técnico especializado para avaliar a possibilidade de construção de uma unidade escolar na comunidade da Usina Maravilha (Engenho Folguedo), visando atender às necessidades educacionais da população local.</t>
+  </si>
+  <si>
+    <t>3456</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3456/indicacao_retorno_das_quintas_ratificacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, pedido para que, por intermédio da Secretaria de Urbanismo, Obras e Patrimônio Arquitetônico, analise a urgente necessidade da reabertura do retorno na Rua das Quintas, após a Praça Getúlio Vargas (em frente à Casa Lotérica), em Goiana.</t>
+  </si>
+  <si>
+    <t>3457</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3457/05-_banheiro_publico_no_centro_de_goiana.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de banheiros públicos no centro de Goiana.</t>
+  </si>
+  <si>
+    <t>3461</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3461/indicacao_-_retroescavadeira.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando, em caráter de urgência, por intermédio da Secretaria de Manutenção e Serviços públicos, ou do órgão competente, a aquisição de duas máquinas retroescavadeiras para melhoria da infraestrutura dos serviços públicos em benefício da população do nosso município.</t>
+  </si>
+  <si>
+    <t>3462</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3462/indicacao_curso_de_enfermagem_2026_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio da AMESG (Autarquia Municipal de Ensino Superior de Goiana), o seguinte pleito: implantação do Curso de Enfermagem na FADIMAB (Faculdade Dirson Maciel de Barros), em Goiana.</t>
+  </si>
+  <si>
+    <t>3463</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3463/indicacao_-_substacao_de_tejucupapo.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, Ofício ratificando pedido de instalação de uma subestação elétrica na Unidade Mista de Saúde do distrito de Tejucupapo, em Goiana.</t>
+  </si>
+  <si>
+    <t>3464</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_da_praca_n_arua_da_igreja.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de uma Praça na Rua da Igreja, localizada no centro do distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3467</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3467/transparencia_aluguel.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando a realização de estudos e a adoção de medidas para garantir maior transparência na utilização de imóveis locados pela Administração Pública Municipal, tanto na administração direta quanto na indireta.</t>
+  </si>
+  <si>
+    <t>3468</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_-_projeto_biblioteca_municipal_rua_do_lindo_amor_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a construção de uma Biblioteca  Municipal no terreno localizado à Rua do Lindo Amor, próximo à Escola Municipal Irmã Marie Armelle Falguières (EMAF), em Goiana.</t>
+  </si>
+  <si>
+    <t>3469</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3469/33_-__reposicao_de_refletores_do_estadio_municipal.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a reposição de refletores do Estádio Municipal Agamenon Magalhães, em Goiana.</t>
+  </si>
+  <si>
+    <t>3470</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_rua_da_massangana_ratificacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido dos serviços de pavimentação e drenagem na Travessa da Massangana, beco sem saída localizado de frente à Rodovia PE-75, ao lado do Bar do Barreto, em Goiana.</t>
+  </si>
+  <si>
+    <t>3471</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3471/indicacao_ph_-_praca_barra_de_catuama.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a construção/requalificação da Praça da Mangueira, localizada na praia de Barra de Catuama, no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3472</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3472/img20260423_11112547.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito de Goiana, Sr. Marcílio Régio Silveira da Costa, sugerindo, por meio da Secretaria de Saúde, a implantação do serviço de fisioterapia respiratória pediátrica no Município.</t>
+  </si>
+  <si>
+    <t>3477</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3477/indicacao_ratificacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, Ofício ratificando a Indicação nº 021/2025, que trata da necessidade de implantação de iluminação e arquibancadas no campo de futebol da comunidade de Flexeiras, com a instalação de refletores, iluminação externa e a modernização do referido equipamento público.</t>
+  </si>
+  <si>
+    <t>3478</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3478/indicacao_-_construcao_de_poco_com_chafariz_em_cana_brava_sao_lourenco.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a perfuração e implantação de poço artesiano com instalação de chafariz na comunidade de Cana Brava, situada na povoação de São Lourenço, em Goiana.</t>
+  </si>
+  <si>
+    <t>3479</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3479/indicacao_de_centro_de_formacao_patio_da_feira_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando, por intermédio do AD GOIANA (Agência de Desenvolvimento de Goiana), o seguinte pleito: implantação de um Centro de Formação Profissional no Pátio da Feira de Flexeiras, com o objetivo de oferecer cursos de capacitação técnica e profissional para os moradores daquela comunidade e localidades vizinhas.</t>
+  </si>
+  <si>
+    <t>3480</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_-_praca_julio_rabelo.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município de Goiana, Sr. Marcílio Régio Silveira da Costa, solicitando que sejam adotadas providências, por intermédio da Secretaria de Urbanismo, Obras e Patrimônio, com vistas à realização de estudos técnicos destinados à melhoria da Praça Júlio Rabelo, popularmente conhecida como Praça do Wi-Fi.</t>
+  </si>
+  <si>
+    <t>3481</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3481/ind_-_ceasa.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de um Centro de Abastecimento de Alimentos, tipo “CEASA”, em Goiana.</t>
+  </si>
+  <si>
+    <t>3482</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_abrigo_de_onibus.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de uma parada de ônibus na margem da Rodovia PE-01, em frente ao posto de gasolina situado no Loteamento São Pedro, no distrito de Ponta de Pedras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3483</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_abrigos_pe49.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a instalação de três abrigos para passageiros de ônibus, com ponto de apoio para mototáxis, Rodovia na PE-49, no distrito de Tejucupapo, nos seguintes locais: em frente ao antigo Zé do Burro; na Rua do Céu, próximo ao Núcleo Nassau; e em ponto estratégico adicional, ao longo da referida estrada, visando melhor atender à população local.</t>
+  </si>
+  <si>
+    <t>3484</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3484/rua_nova_alda_1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a pavimentação da Rua Alda, localizada na comunidade de Carrapicho, em Goiana.</t>
+  </si>
+  <si>
+    <t>3485</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_ph_-__heroinas_de_tejucupapo.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando iniciar processo de desapropriação da área onde tradicionalmente é realizado o Teatro das Heroínas de Tejucupapo, no distrito de Tejucupapo, em Goiana, com fins de proteção cultural, histórica e patrimonial.</t>
+  </si>
+  <si>
+    <t>3486</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_-_implantacao_de_mercado_publico_flexeiras_ou_nova_goiana_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja enviado Expediente ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de um Mercado Público na comunidade de Nova Goiana ou Flexeiras, em Goiana.</t>
+  </si>
+  <si>
+    <t>3487</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3487/indicacao_polyteama_ratificacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja encaminhado Ofício ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, ratificando pedido de reforma e reativação do Cineteatro Polytheama, para com isso podermos trazer de volta mais um pouco de lazer e cultura para toda sociedade de Goiana.</t>
+  </si>
+  <si>
+    <t>3488</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3488/28-_posto_medico_na_portelinha.docx</t>
+  </si>
+  <si>
+    <t>Indica à Mesa, que seja formulado Apelo ao Prefeito do Município, Sr. Marcílio Régio Silveira da Costa, solicitando a implantação de um Posto Médico na comunidade da Portelinha, em Goiana.</t>
+  </si>
+  <si>
     <t>3225</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marcílio Régio Silveira da Costa</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3225/oficio_no_002-2026_-_camara_-_encaminha_pl_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Fixa o Salário Mínimo a ser pago aos seus servidores, pelo município de Goiana/PE, a partir de 1º de janeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3226/oficio_no_004-2026_-_gabpref_-_encaminha_pl_no_002-2026......pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do padrão remuneratório da Carreira de Procurador Municipal, e dá outras providências.</t>
@@ -1393,149 +2513,187 @@
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3232/oficio_no_015-2026_-_gabpref_-_pl_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana do Município de Goiana – PMAU/Goiana, estabelece princípios, diretrizes, programas, competências e instrumentos para o planejamento, implantação, manejo, conservação e expansão da arborização urbana, e dá outras providências.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3263/oficio_no_024-2026_-_gabpref_-_camara_encaminha_pl_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Centro Especializado de Atendimento à Mulher (CEAM) no município de Goiana/PE, dispõe sobre sua finalidade, estrutura, funcionamento, e dá outras providências.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3235/oficio_no_029-2026_-_gabpref_-_encaminha_pl_no008-2026.pdf</t>
   </si>
   <si>
-    <t>Dispõe sobre a proibição de animais de médio e grande porte, em estado de soltura, no perímetro urbano e faixas litorâneas do município de Goiana/PE, e dá outras providências.</t>
+    <t>Dispõe sobre a proibição de animais de médio e grande porte, em estado de soltura, no perímetro urbano e faixas litorâneas do município de Goiana/PE, e dá outras providências._x000D_
+_x000D_
+_x000D_
+2ª Discussão e Votação.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>http://sapl.goiana.pe.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a concessão de Auxílio-Saúde aos servidores Públicos efetivos ativos do Municiípio de Goiana e dá outras providências.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual do vencimento Básico, Salário e Proventos dos Servidores Públicos Efetivos Ativos,Inativos e Pensionista do Municiípio de Goiana e dá outras providências.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3309/oficio_no_039-2026-_gabpref_-_projeto_de_lei_no_012-2026_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Gratificação de Desempenho pelo Exercício de Atividade de Fiscalização de Obras – GDAFO –, e dá outras providências.</t>
   </si>
   <si>
+    <t>3368</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3368/pl_no_013_-_2026__-_corregedoria_e_ouvidoria_da_guarda_civil_-_substitutivo_-_26.03.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Corregedoria e da Ouvidoria da Guarda Civil Municipal de Goiana/PE, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3279</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3279/oficio_no_045-2026_-_gabpref_-_encaminha_pl_no_014-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Custeio do Regime Próprio de Previdência Social dos Servidores do Município de Goiana e fixa alíquota suplementar para o equacionamento do déficit atuarial, conforme avaliação atuarial anual e as determinações dos artigos 13, 14, “x”, da Lei Municipal nº 2.514/2022.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3280/oficio_no_046-2026_-_gabpref_-_camara_encaminha_pl_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso XIV do Art. 3º e Art. 4º, ambos da Lei Municipal nº 2.676/2024, que dispõe sobre a organização e funcionamento do Conselho Municipal de Educação de Goiana-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3281/oficio_no_047-2026_-_gabpref_-_camara_-_encaminha_pl_no_016-2026.pdf</t>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3281/pl_no016-2026-_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.570/2023, que dispõe sobre a adequação do Plano de Cargos, Carreira e Remuneração do Grupo Ocupacional de Apoio Administrativo ao Magistério do Município de Goiana-PE.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3347/oficio_no_055-2026_-_gabpref_-_encaminha_pl_no_017-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Escola Municipal localizada na Rua Santo Amaro, s/n, Ponta de Pedras, no Município de Goiana, e dá outras providências.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3337/oficion_067-26_gabpre-_ref_pl_n_018-26_altera_o_art._12_da_lei_n_2.652-2024.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 12 da Lei nº 2.652/2024, que “Dispõe sobre a readequação da tabela de vencimentos da Guarda Municipal de Goiana, e dá outras providências".</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3338/oficion_068-26-gabpre-_ref_pl_n_019-26_criacao_e_funcionamneto_da_ouvidoria_geral.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º e revoga o § 6º, ambos do Art. 1º, da Lei nº 2.531/2022, que "Dispõe sobre a criação e o funcionamento da Ouvidoria Geral do Município de Goiana, e dá outras providências".</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3339/oficion_069-26-gabpre-_ref_pl_n_020-26_bibliotec_em_tejucupapo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 1.915/2003, que "Cria a Biblioteca Pública Municipal do Distrito de Tejucupapo, e dá outras providências".</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3367/oficio_no_077-2026_-_gabpref_-_encaminha_o_pl_no_021-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação de área pública destinada a uso comum do povo, localizada no Loteamento Vilar, na comunidade de Carne de Vaca, no Município de Goiana, Estado de Pernambuco, para fins de destinação urbanística, e dá outras providências.</t>
   </si>
   <si>
+    <t>3371</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3371/pl_no_022-_2026__-_repactuacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 3º da Lei nº 2.745/2025, que “Autoriza o parcelamento dos valores repassados a maior ao Poder Legislativo Municipal, em decorrência de inclusão indevida dos valores do FUNDEB na base de cálculo do duodécimo, e dá outras providências"._x000D_
+_x000D_
+2ª Discussão e Votação, com Redação Final.</t>
+  </si>
+  <si>
+    <t>3447</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3447/pl_no_023-2026_-_eventos_esportivos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as premiações na realização de eventos esportivos organizados ou incentivados pelo Município de Goiana-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3460</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3460/pl_no_024-2026_-_substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Sociedade Esportiva Decisão Futebol Clube, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3231</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei da Câmara</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3231/pl_no_001.2026.pdf</t>
   </si>
   <si>
     <t>Fixa o salário a ser pago aos seus servidores do Poder Legislativo do Município de Goiana PE, a partir de 1º de janeiro e dá outras providências.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3234/projeto_de_lei_-praca_sensorial_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Espaço ou Praça Sensorial em áreas públicas do município de Goiana, e dá outras providências</t>
@@ -1627,111 +2785,293 @@
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3316/projeto_lei_-_mesa_2026.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos, salários e proventos, aos servidores ativos, inativos e pensionistas, da Câmara Municipal de Goiana, e dá outras providências.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3343/pl_idoso.docx</t>
   </si>
   <si>
     <t>Institui a Unidade Básica de Saúde do Idoso no Município de Goiana, por meio da Secretaria Municipal de Saúde, como equipamento público integrante do Sistema Único de Saúde (SUS) no Município, destinado ao atendimento integral, prioritário e especializado às pessoas com idade igual ou superior a 60 (sessenta) anos de idade.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3352/pl_crimes_contra_vulneralvel_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da nomeação para cargos em comissão, no âmbito da Administração Pública Direta e Indireta do Município de Goiana, de pessoas que tenham sido condenadas por crimes cometidos contra crianças neurodivergentes, portadoras de TEA, adolescentes, idosos e pessoas com deficiência (PCD), e dá outras providências.</t>
   </si>
   <si>
+    <t>3370</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3370/projeto_de_lei_nc2ba_-_mesa_assinadoo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 5º da Lei Municipal n° 2.738/2025, modificado pela Lei nº 2.764/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3374</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3374/pl_amparo_financeiro_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Goiana Ampara", destinado ao amparo financeiro e social de crianças e adolescentes órfãos em decorrência de feminicídio no município de Goiana-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3391</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3391/insencao_em_concurso_publico_para_mulheres.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção da taxa de inscrição em concurso público e processos seletivos realizados pela Administração Pública Municipal às mulheres vítimas de violência doméstica e familiar, no âmbito do município de Goiana.</t>
+  </si>
+  <si>
+    <t>3392</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3392/pl_reconhecimento_facial_de_alunos_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o sistema de reconhecimento facial para controle de frequência e monitoramento de segurança dos alunos da Rede Pública Municipal de Ensino de Goiana-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3408</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3408/projeto_de_lei_-_mulheres.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Proteção, Autonomia e Oportunidade para Mulheres em Situação de Violência no Município de Goiana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3415</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3415/pl_crimes_contra_animais_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição da nomeação para cargos em comissão, no âmbito da Administração Pública Direta e Indireta do Município de Goiana, de pessoas que tenham sido condenadas por crimes cometidos contra animais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3420</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3420/projeto_de_lei_-_paixao_de_cristo.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão da “Paixão do Litoral – Paixão de Cristo de Ponta de Pedras” no Calendário Oficial de Eventos Culturais do Município de Goiana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3425</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3425/ecotrilha_1_editado.docx</t>
+  </si>
+  <si>
+    <t>Institui no Calendário Oficial de Eventos do Município de Goiana o Dia Municipal da Ecotrilha, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3426</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3426/pl_psicologos_e_assistentes_social_nas_escolas_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prestação de serviços de Psicologia e de Serviço Social na Rede Pública Municipal de Ensino de Goiana-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3442</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3442/pl_dia_transporte_complementar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Município de Goiana/PE, o “Dia do Transporte Complementar”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3451</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3451/pl_ambulatorio_de_endometriose_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Atenção Integral às Mulheres com Endometriose e autoriza a criação do Ambulatório Especializado de Endometriose no Município de Goiana-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3454</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3454/projeto_de_lei_-_seletividade_alimentar.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Alimentação Escolar Adaptada para Estudantes com Seletividade Alimentar no Município de Goiana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3458</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3458/forro_da_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão da festividade “São João da Boa Vista – Forró do Dinda” no Calendário Oficial de Eventos do Município de Goiana, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3465</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3465/pdl_-_biocombustivel_-_etanol_.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a priorização do abastecimento com etanol nos veículos flex da Administração Pública Municipal de Goiana/PE, institui a Política Municipal de Transição de Combustíveis Fósseis para Biocombustíveis na frota oficial, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3475</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3475/pl_exame_de_oftalmologia_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Ver Bem para Aprender Melhor", destinado à realização anual de exames oftalmológicos gratuitos para estudantes da rede pública municipal de Goiana-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3489</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3489/projeto_de__lei-_logradouro.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de logradouro público e dá outras providências._x000D_
+_x000D_
+Fica denominada de Rua da Liberdade a via pública com denominação Beco do Presídio, localizado na 3ª Travessa da Avenida Desembargador Edmundo Jordão (antiga Rua das Quintas), no centro de  Goiana.</t>
+  </si>
+  <si>
     <t>3250</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3250/projeto_resolucao-_institui_programa_de_estagio_3.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estágio Legislativo do Futuro, no âmbito da Câmara Municipal de Goiana, Estado de Pernambuco, e dá outras providências.</t>
   </si>
   <si>
+    <t>3385</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3385/projeto_de_resolucao_medalha_heroinas_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Cria a Medalha do Mérito “Heroínas de Tejucupapo”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3405</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3405/pr_002_2026_alteracao_da_resolucao_nc2ba_1.661_2024_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração de dispositivos da Resolução nº 1.661/2024, que “Regulamenta o registro e controle de frequência dos servidores, no âmbito da Câmara Municipal de Goiana – Pernambuco, e dá outras providências”</t>
+  </si>
+  <si>
     <t>3241</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3241/camscanner_20-01-2026_11.04.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Cidadania Honorária Goianense ao Sr. Marcelo França dos Anjos, e dá outras providências.</t>
   </si>
   <si>
+    <t>3476</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3476/decreto_legislativo_-_juliana_vieira_cabral_figueiredo_titulo_de_cidada_goianense_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de Goiana à Sra. Juliana Vieira Cabral Figueiredo, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3229</t>
   </si>
   <si>
     <t>PLCO</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3229/oficio_no_003-2026__-_camara_-_encaminha_plc_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação, Delimitação e Denominação de Bairros na Macrozona Urbana (MZ1) do Município de Goiana/PE, e dá outras previdências.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3230/oficio_no_009-2026_-_camara_-_encaminha_plc_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Aceleração de Investimentos em Infraestrutura, Melhoria e Ampliação dos Serviços Públicos do Município de Goiana – Acelera Goiana – e dá outras providências.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3340/oficio_no_070-2026_-_gabpref_-_camara_-_encaminha_plc_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos da Lei Complementar nº 028/2023, que “Dispõe sobre o Código Tributário do Município de Goiana, revoga a Lei Municipal nº 1.973/2005, que o instituiu, e todas as suas alterações posteriores, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>3369</t>
+  </si>
+  <si>
+    <t>http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3369/oficio_no_078-2026_-_gabpref_-_camara_-_encaminha_plc_o_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o §5º, do Art. 49, da Lei Complementar nº 027/2023, que “Dispõe sobre a Institucionalização, Organização e Funcionamento da Procuradoria Geral do Município de Goiana, bem como a Carreira dos Procuradores, e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2035,56 +3375,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3236/voto_de_aplausos_-_tv_goianense.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3240/voto_de_profundo_pesar_lindivan_-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3262/requerimento_-_audiencia_publica_sobre_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_convocacao_carlos_viegas_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3284/voto_de_aplausos_-_mata_goiana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3302/requerimento_lombadas_carrapicho_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3307/voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3324/req_-_sessao_ordinaria_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3332/ind_-_horario_da_delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3333/requeimento_voto_pesar_bruninho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3336/requerimento_-_convite_do_secretario_de_esporte_e_juventude_-_sessao_12.03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3349/sacaninha_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3350/requerimento_voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3233/largo_do_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_-_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3239/farol_2026.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_ph_-_lagoa_do_gomes.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3243/creche_em_tejucupapo.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3244/08_implantacao_de_via_de_acesso_pe-062_a_br-101.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_dragagem_rio_goiana_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_-_n_08.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_escola_integral_sao_lourenco_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_calcamento_ruas_coqueiral_e_bahia_ponta_pedras_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_-reforma_prioritaria_da_escola_lourenco_albuquerque_gadelha_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3252/03_farmacia_de_manipulacao.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_-_construcao_de_unidade_mista_em_carne_de_vaca.docx.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3254/pavimentacao_2026.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_ph_-_portico.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3256/construcao_do_calcamento_na_rua_joao_dos_santos.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_cvt_sao_lourenco_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3258/compaz_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_terreno_novo_cemiterio-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_ideb_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3267/construcao_de_um_mini_campo_society_e_de_uma_academia_da_saude_28129_assinado_assinado.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_-_projeto_praia_sem_barreiras.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_ph_-_pavimentacao_marina_2026.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3271/calcamento_rua_de_dalva.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3272/barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3273/23_-implantacao_do_posto_medico_na_usina_maravilha.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3276/banheiros_publicos_ecologicos_026.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3277/indicacao_botao_do_panico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3278/indicacao_-_compaz.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3282/creche_no_gamba.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3283/creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_ubs_assinado.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3286/04-_coletores_de_lixo_1.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3287/indicacao_ponte_folguedo_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_-_sinalizacao_vertical_e_horizontal_na_rodovia_osvaldo_rabelo_filho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_ph_-_praca_malvinas.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3290/pavimentacao_2026.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3291/ind-_vaca_mecanica_no_sem-terra.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3292/indicacao_-_creche.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3296/indicacao_praca_ao_lado_do_campo_de_flexeiras_assinado_1.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3298/indicacao_goiana_digital_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3299/09_instalacao_de_fraldarios_em_pracas.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3300/calcamento_jao_dos_santos.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3301/indicacao_-_calcamento_rua_do_ceu_prox_bar_da_tainha_protocolado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3303/indicacao_ph_-_farol_pdp.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3304/mae_de_primeira_viagem2026_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3305/ind-_um_nucleo_do_scfv_no_sem-terra.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_-_instalacoes_de_tampas_nas_levadas_da_rua_do_rosario_4.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3308/indicacao_-_urgencia_pediatrica_24h.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3310/indicacao_centro_de_beneficiamento_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_ph_-_av_recife.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3312/praca_farol_santa_helena_2026.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3313/indicacao-_mercado_publico_de_goiana.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3315/indicacao_area_novo_estadio_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3317/criacao_de_diversos_cursos_para_mulheres_goianenses.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3318/indicacao_ph_-_av_carpina.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3319/indicacao_pediatra_urgencia_e_emergencia_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_da_croa.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3321/img20260202_10111686.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3322/unidade_mista_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3323/indicacao_-_reforco_do_muro_de_arrima.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_continuidade_rua_itapirema._assinado_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_ph_-_iluminacao_maria_ricardo.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3327/indicacao_da_croa_pier.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3328/lombadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3329/indicacao_sinalizacao_compesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_-_progama_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_renovacao_das_bibliotecas_escolares_da_rede_municipal_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3334/21-cadeira_de_rodas_para_as_ecolas.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_os_clinica_hemodialise_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3341/indicacao_centro_jose_estevao_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_ratificacao_calcamento_ruas_lot_vilar_carne_de_vaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3344/indicacao_ph_-_iluminacao_beach_sprts.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3345/25_engenho_mussumbu_pavimentacao_em_asfalto.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3346/indicacao_idosos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3348/indicacao_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3351/26-_poco_artesiano_para_engenho_mussumbu.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3353/indicacao_fan_fest.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3354/tejucupapo_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3355/reforco_no_contra_turno_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3356/indicacao_implantacao_de_lombada_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3357/indiccao_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3358/indicacao_revisao_plano_diretor_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_postes_cocota_de_cima_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3360/indicacao_-_rua_do_bujari_e_rua_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3361/indicacao_ph_-_de_pdp_ate_barra.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3362/indicacao_-_soro.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3363/rua_do_goiti_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3364/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3365/ind_-_implantacao_de_quebra-molas_na_rua_d_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3366/indicacao_melhoria_posto_saude_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3225/oficio_no_002-2026_-_camara_-_encaminha_pl_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3226/oficio_no_004-2026_-_gabpref_-_encaminha_pl_no_002-2026......pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3227/oficio_no_005-2026_-_gabpref_-_encaminha_pl_no_003-2026......pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3228/oficio_no_006-2026_-_gabpref_-_encaminha_pl_no_004-2026_....pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_no_014-2026_-_gabpref_-_camara_-_encaminha_pl_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3232/oficio_no_015-2026_-_gabpref_-_pl_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3263/oficio_no_024-2026_-_gabpref_-_camara_encaminha_pl_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3235/oficio_no_029-2026_-_gabpref_-_encaminha_pl_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3309/oficio_no_039-2026-_gabpref_-_projeto_de_lei_no_012-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3279/oficio_no_045-2026_-_gabpref_-_encaminha_pl_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3280/oficio_no_046-2026_-_gabpref_-_camara_encaminha_pl_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3281/oficio_no_047-2026_-_gabpref_-_camara_-_encaminha_pl_no_016-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3347/oficio_no_055-2026_-_gabpref_-_encaminha_pl_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3337/oficion_067-26_gabpre-_ref_pl_n_018-26_altera_o_art._12_da_lei_n_2.652-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3338/oficion_068-26-gabpre-_ref_pl_n_019-26_criacao_e_funcionamneto_da_ouvidoria_geral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3339/oficion_069-26-gabpre-_ref_pl_n_020-26_bibliotec_em_tejucupapo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3367/oficio_no_077-2026_-_gabpref_-_encaminha_o_pl_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3231/pl_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3234/projeto_de_lei_-praca_sensorial_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3237/projeto_de_lei_-_cavalgada_da_lua.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3259/projeto_de_lei_vigilantes_e_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3261/projeto_de_lei_vigilantes_e_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3268/projeto_de_lei_-_sesc_-_senac_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3274/projeto_de_lei_-_proibicao_de_praticas_abusivas.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3275/projeto_de_lei_julho_laranja.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3293/projeto_de_lei_3_andre.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3297/projeto_de_lei_oncologia_andre_1.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3314/projeto_de_lei_farmapet_andre.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3316/projeto_lei_-_mesa_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3343/pl_idoso.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3352/pl_crimes_contra_vulneralvel_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3250/projeto_resolucao-_institui_programa_de_estagio_3.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3241/camscanner_20-01-2026_11.04.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3229/oficio_no_003-2026__-_camara_-_encaminha_plc_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3230/oficio_no_009-2026_-_camara_-_encaminha_plc_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3340/oficio_no_070-2026_-_gabpref_-_camara_-_encaminha_plc_no_003-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3236/voto_de_aplausos_-_tv_goianense.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3240/voto_de_profundo_pesar_lindivan_-_copia_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3262/requerimento_-_audiencia_publica_sobre_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3266/requerimento_convocacao_carlos_viegas_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3284/voto_de_aplausos_-_mata_goiana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3302/requerimento_lombadas_carrapicho_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3307/voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3324/req_-_sessao_ordinaria_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3332/ind_-_horario_da_delegacia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3333/requeimento_voto_pesar_bruninho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3336/requerimento_-_convite_do_secretario_de_esporte_e_juventude_-_sessao_12.03.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3349/sacaninha_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3350/requerimento_voto_de_aplausos.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3373/assinado_requerimento_delegacia_ponta_de_pedras_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3382/req_-_votos_de_aplausos_bonecos_gigantes_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3389/requerimento_alepe_cuida_ok.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3395/requerimento_academias_ita_e_pcd_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3402/req-_botao_do_panico_estadual_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3410/001_-_requerimetno_secretario_da_casa_civil_areninha_pe_marco_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3413/voto_de_profundo_pesar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3414/requerimento_voto_de_aplausos_igreja_brasil_para_cristo_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3427/requerimento_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3431/voto_de_aplausos_para_arona_e_miguel.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3433/requerimento_-_manutencao_estrada_de_atapuz.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3436/voto_de_profundo_pesar_nadja_._assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3437/voto_de_aplauso_-_paixao_de_cristo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3459/voto_de_profundo_pesar_biloco_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3466/voto_de_profundo_pesar_sro._jordao_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3473/requerimento_voto_de_aplausos_dep_fed_valdemar_oliveira_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3474/requerimento_voto_de_aplausos_teatro_das_heroinas_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3233/largo_do_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3238/indicacao_-_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3239/farol_2026.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3242/indicacao_ph_-_lagoa_do_gomes.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3243/creche_em_tejucupapo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3244/08_implantacao_de_via_de_acesso_pe-062_a_br-101.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3245/indicacao_dragagem_rio_goiana_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3246/indicacao_-_n_08.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3247/indicacao_escola_integral_sao_lourenco_assinado_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3248/indicacao_calcamento_ruas_coqueiral_e_bahia_ponta_pedras_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_-reforma_prioritaria_da_escola_lourenco_albuquerque_gadelha_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3252/03_farmacia_de_manipulacao.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_-_construcao_de_unidade_mista_em_carne_de_vaca.docx.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3254/pavimentacao_2026.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_ph_-_portico.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3256/construcao_do_calcamento_na_rua_joao_dos_santos.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_cvt_sao_lourenco_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3258/compaz_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3260/indicacao_terreno_novo_cemiterio-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3265/indicacao_ideb_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3267/construcao_de_um_mini_campo_society_e_de_uma_academia_da_saude_28129_assinado_assinado.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3269/indicacao_-_projeto_praia_sem_barreiras.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3270/indicacao_ph_-_pavimentacao_marina_2026.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3271/calcamento_rua_de_dalva.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3272/barragem_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3273/23_-implantacao_do_posto_medico_na_usina_maravilha.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3276/banheiros_publicos_ecologicos_026.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3277/indicacao_botao_do_panico_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3278/indicacao_-_compaz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3282/creche_no_gamba.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3283/creche_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_ubs_assinado.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3286/04-_coletores_de_lixo_1.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3287/indicacao_ponte_folguedo_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3288/indicacao_-_sinalizacao_vertical_e_horizontal_na_rodovia_osvaldo_rabelo_filho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3289/indicacao_ph_-_praca_malvinas.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3290/pavimentacao_2026.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3291/ind-_vaca_mecanica_no_sem-terra.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3292/indicacao_-_creche.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3296/indicacao_praca_ao_lado_do_campo_de_flexeiras_assinado_1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3298/indicacao_goiana_digital_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3299/09_instalacao_de_fraldarios_em_pracas.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3300/calcamento_jao_dos_santos.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3301/indicacao_-_calcamento_rua_do_ceu_prox_bar_da_tainha_protocolado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3303/indicacao_ph_-_farol_pdp.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3304/mae_de_primeira_viagem2026_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3305/ind-_um_nucleo_do_scfv_no_sem-terra.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_-_instalacoes_de_tampas_nas_levadas_da_rua_do_rosario_4.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3308/indicacao_-_urgencia_pediatrica_24h.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3310/indicacao_centro_de_beneficiamento_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_ph_-_av_recife.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3312/praca_farol_santa_helena_2026.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3313/indicacao-_mercado_publico_de_goiana.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3315/indicacao_area_novo_estadio_municipal_assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3317/criacao_de_diversos_cursos_para_mulheres_goianenses.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3318/indicacao_ph_-_av_carpina.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3319/indicacao_pediatra_urgencia_e_emergencia_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_da_croa.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3321/img20260202_10111686.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3322/unidade_mista_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3323/indicacao_-_reforco_do_muro_de_arrima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_continuidade_rua_itapirema._assinado_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_ph_-_iluminacao_maria_ricardo.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3327/indicacao_da_croa_pier.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3328/lombadas_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3329/indicacao_sinalizacao_compesa_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_-_progama_colonia_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_renovacao_das_bibliotecas_escolares_da_rede_municipal_assinado_28129_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3334/21-cadeira_de_rodas_para_as_ecolas.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_os_clinica_hemodialise_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3341/indicacao_centro_jose_estevao_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_ratificacao_calcamento_ruas_lot_vilar_carne_de_vaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3344/indicacao_ph_-_iluminacao_beach_sprts.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3345/25_engenho_mussumbu_pavimentacao_em_asfalto.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3346/indicacao_idosos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3348/indicacao_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3351/26-_poco_artesiano_para_engenho_mussumbu.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3353/indicacao_fan_fest.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3354/tejucupapo_assinado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3355/reforco_no_contra_turno_assinado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3356/indicacao_implantacao_de_lombada_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3357/indiccao_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3358/indicacao_revisao_plano_diretor_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_postes_cocota_de_cima_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3360/indicacao_-_rua_do_bujari_e_rua_da_varzea.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3361/indicacao_ph_-_de_pdp_ate_barra.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3362/indicacao_-_soro.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3363/rua_do_goiti_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3364/indicacao_manilhas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3365/ind_-_implantacao_de_quebra-molas_na_rua_d_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3366/indicacao_melhoria_posto_saude_-_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3372/indicacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3375/10_medico_otorrinolaringologista_assinado.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3376/indicacao_ph_-_pav._sao_pedro.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3377/indicacao_-nivelamento_das_tampas_de_pocos_de_visitas__boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3378/indicacao_curso_de_fisoterapia_2026_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3379/indicacao_curso.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3380/rua_vila_teimosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3381/moradia_-_baldo_do_rio_e_impoeira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3383/indicacao_qualificacao_profissional_tejucupapo_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3384/indicacao_praca_lot_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3386/indicacao_campo_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3387/indicacao_-_psf_-_usina_maravilha.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3388/indicacao_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3390/rua_vila_teimosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3393/camscanner_05-03-2026_12.50_1.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3394/indicacao_-_apoio_a_cultura_-_comunidade_ponta_de_pedras.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3396/indicacao_-_reforma_e_ampliacao_da_unidade_mista_de_tejucupapo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3397/30_-_totens_para_as_escolas.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3398/indicacao_restauracao_da_praca_do_golfinho.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3399/rua_do_altinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3400/indicacao_ph_-_letreiro_requalificacao.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3401/indicacao_areia_nivelamento_campo_bom_tempo_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3403/indicacao_letramento_digital_idoso.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3404/indicacao_vaca_mecanica_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3406/indicacao_n_-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3407/reforma_do_muro_do_cemiterio_e_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3409/voto_de_profundo_pesar_sra._andreza_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3411/plano_de_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3412/convenio_com_universidades_.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3416/indicacao_prevencao_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3417/indicacao_pavimentacao_carpina.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3421/indicacao_nc2ba_assinado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3422/ind_-_conselho_municipal_de_seguranca_.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3423/img20260319_11474680.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3424/002_-_indicacao_construcao_praca_lot_vista_plena_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3428/15-_posto_medico_para_engenho_mussumbu.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3429/indicacao_centro_qualificacao_profissional_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3430/gamba_assinado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3432/indicacao_ph_-_pav._rua_pantanal.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3434/indicacao_construcao_do_campo_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3435/indicacao_-_caixa_agua_bela_vista_2.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3438/indicacao_-_servico_de_blefaroplastia_2.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3439/indicacao_zona_azul_ratificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3440/abrigos_padronizados_assinado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_-_sistema_solar_em_predios_publicos_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3444/07_conclusao_da_pavimentacao_em_asfalto_na_rua_do_forum_1.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3445/indicacao_-_construcao_de_mercado_publico_carne_de_vaca.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3446/indicacao_banco_cidadao_ok_assinado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3448/projeto_carroceiro_legal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_-_construcao_de_vestiarios_e_quiosque_campo_flexeiras_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3450/digitalizado_.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3452/indicacao_pracpa_engenho_novo_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3453/bica_do_araca_assinado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3455/indicacao_-_unidade_escolar_-_usina_maravilha.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3456/indicacao_retorno_das_quintas_ratificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3457/05-_banheiro_publico_no_centro_de_goiana.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3461/indicacao_-_retroescavadeira.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3462/indicacao_curso_de_enfermagem_2026_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3463/indicacao_-_substacao_de_tejucupapo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_da_praca_n_arua_da_igreja.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3467/transparencia_aluguel.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_-_projeto_biblioteca_municipal_rua_do_lindo_amor_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3469/33_-__reposicao_de_refletores_do_estadio_municipal.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_rua_da_massangana_ratificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3471/indicacao_ph_-_praca_barra_de_catuama.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3472/img20260423_11112547.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3477/indicacao_ratificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3478/indicacao_-_construcao_de_poco_com_chafariz_em_cana_brava_sao_lourenco.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3479/indicacao_de_centro_de_formacao_patio_da_feira_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_-_praca_julio_rabelo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3481/ind_-_ceasa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_abrigo_de_onibus.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_abrigos_pe49.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3484/rua_nova_alda_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_ph_-__heroinas_de_tejucupapo.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_-_implantacao_de_mercado_publico_flexeiras_ou_nova_goiana_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3487/indicacao_polyteama_ratificacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3488/28-_posto_medico_na_portelinha.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3225/oficio_no_002-2026_-_camara_-_encaminha_pl_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3226/oficio_no_004-2026_-_gabpref_-_encaminha_pl_no_002-2026......pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3227/oficio_no_005-2026_-_gabpref_-_encaminha_pl_no_003-2026......pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3228/oficio_no_006-2026_-_gabpref_-_encaminha_pl_no_004-2026_....pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_no_014-2026_-_gabpref_-_camara_-_encaminha_pl_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3232/oficio_no_015-2026_-_gabpref_-_pl_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3263/oficio_no_024-2026_-_gabpref_-_camara_encaminha_pl_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3235/oficio_no_029-2026_-_gabpref_-_encaminha_pl_no008-2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3309/oficio_no_039-2026-_gabpref_-_projeto_de_lei_no_012-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3368/pl_no_013_-_2026__-_corregedoria_e_ouvidoria_da_guarda_civil_-_substitutivo_-_26.03.2026_2.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3279/oficio_no_045-2026_-_gabpref_-_encaminha_pl_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3280/oficio_no_046-2026_-_gabpref_-_camara_encaminha_pl_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3281/pl_no016-2026-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3347/oficio_no_055-2026_-_gabpref_-_encaminha_pl_no_017-2026.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3337/oficion_067-26_gabpre-_ref_pl_n_018-26_altera_o_art._12_da_lei_n_2.652-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3338/oficion_068-26-gabpre-_ref_pl_n_019-26_criacao_e_funcionamneto_da_ouvidoria_geral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3339/oficion_069-26-gabpre-_ref_pl_n_020-26_bibliotec_em_tejucupapo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3367/oficio_no_077-2026_-_gabpref_-_encaminha_o_pl_no_021-2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3371/pl_no_022-_2026__-_repactuacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3447/pl_no_023-2026_-_eventos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3460/pl_no_024-2026_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3231/pl_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3234/projeto_de_lei_-praca_sensorial_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3237/projeto_de_lei_-_cavalgada_da_lua.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3259/projeto_de_lei_vigilantes_e_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3261/projeto_de_lei_vigilantes_e_seguranca_assinado.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3268/projeto_de_lei_-_sesc_-_senac_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3274/projeto_de_lei_-_proibicao_de_praticas_abusivas.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3275/projeto_de_lei_julho_laranja.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3293/projeto_de_lei_3_andre.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3297/projeto_de_lei_oncologia_andre_1.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3314/projeto_de_lei_farmapet_andre.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3316/projeto_lei_-_mesa_2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3343/pl_idoso.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3352/pl_crimes_contra_vulneralvel_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3370/projeto_de_lei_nc2ba_-_mesa_assinadoo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3374/pl_amparo_financeiro_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3391/insencao_em_concurso_publico_para_mulheres.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3392/pl_reconhecimento_facial_de_alunos_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3408/projeto_de_lei_-_mulheres.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3415/pl_crimes_contra_animais_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3420/projeto_de_lei_-_paixao_de_cristo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3425/ecotrilha_1_editado.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3426/pl_psicologos_e_assistentes_social_nas_escolas_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3442/pl_dia_transporte_complementar_assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3451/pl_ambulatorio_de_endometriose_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3454/projeto_de_lei_-_seletividade_alimentar.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3458/forro_da_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3465/pdl_-_biocombustivel_-_etanol_.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3475/pl_exame_de_oftalmologia_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3489/projeto_de__lei-_logradouro.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3250/projeto_resolucao-_institui_programa_de_estagio_3.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3385/projeto_de_resolucao_medalha_heroinas_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3405/pr_002_2026_alteracao_da_resolucao_nc2ba_1.661_2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3241/camscanner_20-01-2026_11.04.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3476/decreto_legislativo_-_juliana_vieira_cabral_figueiredo_titulo_de_cidada_goianense_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3229/oficio_no_003-2026__-_camara_-_encaminha_plc_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3230/oficio_no_009-2026_-_camara_-_encaminha_plc_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3340/oficio_no_070-2026_-_gabpref_-_camara_-_encaminha_plc_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.goiana.pe.leg.br/media/sapl/public/materialegislativa/2026/3369/oficio_no_078-2026_-_gabpref_-_camara_-_encaminha_plc_o_004-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H143"/>
+  <dimension ref="A1:H264"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="163.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2427,3394 +3767,6540 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>45</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B16" t="s">
-[...11 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B17" t="s">
-[...14 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>84</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>85</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H19" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="D21" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>100</v>
+        <v>18</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="D23" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>53</v>
+        <v>112</v>
       </c>
       <c r="D24" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>125</v>
       </c>
       <c r="D27" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="H27" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="H28" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="D31" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="H31" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>136</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E32" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F32" t="s">
-        <v>137</v>
+        <v>108</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="H32" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>141</v>
+        <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E33" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F33" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="H33" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>145</v>
+        <v>22</v>
       </c>
       <c r="D34" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E34" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F34" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="H34" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>149</v>
+        <v>26</v>
       </c>
       <c r="D35" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E35" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F35" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="H35" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>153</v>
+        <v>31</v>
       </c>
       <c r="D36" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E36" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F36" t="s">
-        <v>78</v>
+        <v>160</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>157</v>
+        <v>35</v>
       </c>
       <c r="D37" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E37" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F37" t="s">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>161</v>
+        <v>39</v>
       </c>
       <c r="D38" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E38" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F38" t="s">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="H38" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>165</v>
+        <v>44</v>
       </c>
       <c r="D39" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E39" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F39" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>169</v>
+        <v>49</v>
       </c>
       <c r="D40" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E40" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F40" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>53</v>
       </c>
       <c r="D41" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E41" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F41" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>177</v>
+        <v>58</v>
       </c>
       <c r="D42" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E42" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F42" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>181</v>
+        <v>62</v>
       </c>
       <c r="D43" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E43" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F43" t="s">
-        <v>100</v>
+        <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H43" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>185</v>
+        <v>67</v>
       </c>
       <c r="D44" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E44" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F44" t="s">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H44" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="D45" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E45" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F45" t="s">
-        <v>137</v>
+        <v>40</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>190</v>
       </c>
       <c r="H45" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
+        <v>76</v>
+      </c>
+      <c r="D46" t="s">
+        <v>146</v>
+      </c>
+      <c r="E46" t="s">
+        <v>147</v>
+      </c>
+      <c r="F46" t="s">
+        <v>126</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>80</v>
+      </c>
+      <c r="D47" t="s">
+        <v>146</v>
+      </c>
+      <c r="E47" t="s">
+        <v>147</v>
+      </c>
+      <c r="F47" t="s">
+        <v>160</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>197</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>198</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>84</v>
+      </c>
+      <c r="D48" t="s">
+        <v>146</v>
+      </c>
+      <c r="E48" t="s">
+        <v>147</v>
+      </c>
+      <c r="F48" t="s">
+        <v>85</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" t="s">
         <v>200</v>
-      </c>
-[...19 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>89</v>
       </c>
       <c r="D49" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E49" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F49" t="s">
-        <v>78</v>
+        <v>99</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>209</v>
+        <v>93</v>
       </c>
       <c r="D50" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E50" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F50" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>213</v>
+        <v>98</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="H51" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>217</v>
+        <v>103</v>
       </c>
       <c r="D52" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E52" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F52" t="s">
-        <v>45</v>
+        <v>108</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="H52" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>221</v>
+        <v>107</v>
       </c>
       <c r="D53" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E53" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F53" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="H53" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>225</v>
+        <v>112</v>
       </c>
       <c r="D54" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F54" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="H54" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>229</v>
+        <v>116</v>
       </c>
       <c r="D55" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F55" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>233</v>
+        <v>121</v>
       </c>
       <c r="D56" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F56" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>237</v>
+        <v>125</v>
       </c>
       <c r="D57" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E57" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F57" t="s">
-        <v>89</v>
+        <v>164</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>241</v>
+        <v>130</v>
       </c>
       <c r="D58" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E58" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F58" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="H58" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>245</v>
+        <v>134</v>
       </c>
       <c r="D59" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E59" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F59" t="s">
         <v>85</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="H59" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>249</v>
+        <v>138</v>
       </c>
       <c r="D60" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E60" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F60" t="s">
-        <v>104</v>
+        <v>171</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="H60" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>253</v>
+        <v>142</v>
       </c>
       <c r="D61" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E61" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F61" t="s">
-        <v>45</v>
+        <v>160</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="H61" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="D62" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E62" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F62" t="s">
-        <v>137</v>
+        <v>99</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="H62" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="D63" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E63" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F63" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>262</v>
+        <v>246</v>
       </c>
       <c r="H63" t="s">
-        <v>263</v>
+        <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>264</v>
+        <v>248</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="D64" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E64" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F64" t="s">
-        <v>27</v>
+        <v>164</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="H64" t="s">
-        <v>267</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>269</v>
+        <v>253</v>
       </c>
       <c r="D65" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E65" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F65" t="s">
-        <v>85</v>
+        <v>18</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>270</v>
+        <v>254</v>
       </c>
       <c r="H65" t="s">
-        <v>271</v>
+        <v>255</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>272</v>
+        <v>256</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="D66" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E66" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="H66" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="D67" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E67" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F67" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="H67" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="D68" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E68" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F68" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="H68" t="s">
-        <v>283</v>
+        <v>267</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>284</v>
+        <v>268</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>285</v>
+        <v>269</v>
       </c>
       <c r="D69" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E69" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F69" t="s">
         <v>45</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="H69" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="D70" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E70" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F70" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
       <c r="H70" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="D71" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E71" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F71" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="H71" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="D72" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E72" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F72" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="H72" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="D73" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E73" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="H73" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>304</v>
+        <v>288</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="D74" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E74" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F74" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="H74" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>308</v>
+        <v>292</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>309</v>
+        <v>293</v>
       </c>
       <c r="D75" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E75" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F75" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>310</v>
+        <v>294</v>
       </c>
       <c r="H75" t="s">
-        <v>311</v>
+        <v>295</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>312</v>
+        <v>296</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>313</v>
+        <v>297</v>
       </c>
       <c r="D76" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E76" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F76" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>314</v>
+        <v>298</v>
       </c>
       <c r="H76" t="s">
-        <v>315</v>
+        <v>299</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>316</v>
+        <v>300</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="D77" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E77" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F77" t="s">
         <v>85</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="H77" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="D78" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E78" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F78" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="H78" t="s">
-        <v>323</v>
+        <v>307</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>324</v>
+        <v>308</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>325</v>
+        <v>309</v>
       </c>
       <c r="D79" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E79" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F79" t="s">
-        <v>137</v>
+        <v>99</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>326</v>
+        <v>310</v>
       </c>
       <c r="H79" t="s">
-        <v>327</v>
+        <v>311</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>328</v>
+        <v>312</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>329</v>
+        <v>313</v>
       </c>
       <c r="D80" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E80" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F80" t="s">
-        <v>18</v>
+        <v>171</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="D81" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E81" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F81" t="s">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="D82" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E82" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F82" t="s">
-        <v>104</v>
+        <v>126</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="H82" t="s">
-        <v>339</v>
+        <v>323</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="D83" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E83" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F83" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="H83" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>345</v>
+        <v>329</v>
       </c>
       <c r="D84" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E84" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F84" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="H84" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="D85" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E85" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F85" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="H85" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="D86" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E86" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F86" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>354</v>
+        <v>338</v>
       </c>
       <c r="H86" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>356</v>
+        <v>340</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="D87" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E87" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F87" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="H87" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="D88" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E88" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F88" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="H88" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>365</v>
+        <v>349</v>
       </c>
       <c r="D89" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E89" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F89" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="H89" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="D90" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E90" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F90" t="s">
-        <v>100</v>
+        <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="H90" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="D91" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E91" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F91" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="H91" t="s">
-        <v>375</v>
+        <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>376</v>
+        <v>360</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="D92" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E92" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F92" t="s">
-        <v>54</v>
+        <v>171</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="H92" t="s">
-        <v>379</v>
+        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>380</v>
+        <v>364</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E93" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F93" t="s">
-        <v>137</v>
+        <v>108</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="H93" t="s">
-        <v>383</v>
+        <v>367</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>384</v>
+        <v>368</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="D94" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E94" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F94" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="H94" t="s">
-        <v>387</v>
+        <v>371</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>389</v>
+        <v>373</v>
       </c>
       <c r="D95" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E95" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F95" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>390</v>
+        <v>374</v>
       </c>
       <c r="H95" t="s">
-        <v>391</v>
+        <v>375</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
       <c r="D96" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E96" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F96" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>394</v>
+        <v>378</v>
       </c>
       <c r="H96" t="s">
-        <v>395</v>
+        <v>379</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>396</v>
+        <v>380</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>397</v>
+        <v>381</v>
       </c>
       <c r="D97" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E97" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F97" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>398</v>
+        <v>382</v>
       </c>
       <c r="H97" t="s">
-        <v>399</v>
+        <v>383</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>400</v>
+        <v>384</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="D98" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E98" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F98" t="s">
-        <v>18</v>
+        <v>171</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="H98" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="D99" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E99" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F99" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="H99" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="D100" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E100" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F100" t="s">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="H100" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="D101" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E101" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F101" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="H101" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="D102" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E102" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F102" t="s">
-        <v>137</v>
+        <v>27</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
       <c r="H102" t="s">
-        <v>419</v>
+        <v>403</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>420</v>
+        <v>404</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>421</v>
+        <v>405</v>
       </c>
       <c r="D103" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E103" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F103" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="H103" t="s">
-        <v>423</v>
+        <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="D104" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E104" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F104" t="s">
-        <v>45</v>
+        <v>126</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>426</v>
+        <v>410</v>
       </c>
       <c r="H104" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="D105" t="s">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="E105" t="s">
-        <v>73</v>
+        <v>147</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="H105" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>10</v>
+        <v>417</v>
       </c>
       <c r="D106" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E106" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F106" t="s">
-        <v>435</v>
+        <v>85</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="H106" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>17</v>
+        <v>421</v>
       </c>
       <c r="D107" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E107" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F107" t="s">
-        <v>435</v>
+        <v>171</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>439</v>
+        <v>422</v>
       </c>
       <c r="H107" t="s">
-        <v>440</v>
+        <v>423</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>22</v>
+        <v>425</v>
       </c>
       <c r="D108" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E108" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F108" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="H108" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>26</v>
+        <v>429</v>
       </c>
       <c r="D109" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E109" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F109" t="s">
-        <v>435</v>
+        <v>54</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="H109" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>31</v>
+        <v>433</v>
       </c>
       <c r="D110" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E110" t="s">
+        <v>147</v>
+      </c>
+      <c r="F110" t="s">
+        <v>99</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="F110" t="s">
+      <c r="H110" t="s">
         <v>435</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>35</v>
+        <v>437</v>
       </c>
       <c r="D111" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E111" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F111" t="s">
-        <v>435</v>
+        <v>108</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="H111" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>39</v>
+        <v>441</v>
       </c>
       <c r="D112" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E112" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F112" t="s">
-        <v>435</v>
+        <v>85</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>454</v>
+        <v>442</v>
       </c>
       <c r="H112" t="s">
-        <v>455</v>
+        <v>443</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>44</v>
+        <v>445</v>
       </c>
       <c r="D113" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E113" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F113" t="s">
-        <v>435</v>
+        <v>108</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>457</v>
+        <v>446</v>
       </c>
       <c r="H113" t="s">
-        <v>458</v>
+        <v>447</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>53</v>
+        <v>449</v>
       </c>
       <c r="D114" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E114" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F114" t="s">
-        <v>435</v>
+        <v>27</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="H114" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>58</v>
+        <v>453</v>
       </c>
       <c r="D115" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E115" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F115" t="s">
-        <v>435</v>
+        <v>18</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="H115" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>62</v>
+        <v>457</v>
       </c>
       <c r="D116" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E116" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F116" t="s">
-        <v>435</v>
+        <v>117</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="H116" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>120</v>
+        <v>461</v>
       </c>
       <c r="D117" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E117" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F117" t="s">
-        <v>435</v>
+        <v>126</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="H117" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>124</v>
+        <v>465</v>
       </c>
       <c r="D118" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E118" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F118" t="s">
-        <v>435</v>
+        <v>68</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="H118" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>128</v>
+        <v>469</v>
       </c>
       <c r="D119" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E119" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F119" t="s">
-        <v>435</v>
+        <v>99</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="H119" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>132</v>
+        <v>473</v>
       </c>
       <c r="D120" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E120" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F120" t="s">
-        <v>435</v>
+        <v>54</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="H120" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>476</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>477</v>
+      </c>
+      <c r="D121" t="s">
+        <v>146</v>
+      </c>
+      <c r="E121" t="s">
+        <v>147</v>
+      </c>
+      <c r="F121" t="s">
+        <v>45</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H121" t="s">
         <v>479</v>
-      </c>
-[...19 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>480</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>481</v>
+      </c>
+      <c r="D122" t="s">
+        <v>146</v>
+      </c>
+      <c r="E122" t="s">
+        <v>147</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="B122" t="s">
-[...14 lines deleted...]
-      <c r="G122" s="1" t="s">
+      <c r="H122" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>484</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>485</v>
       </c>
-      <c r="B123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E123" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F123" t="s">
-        <v>435</v>
+        <v>108</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>486</v>
       </c>
       <c r="H123" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>488</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>149</v>
+        <v>489</v>
       </c>
       <c r="D124" t="s">
-        <v>433</v>
+        <v>146</v>
       </c>
       <c r="E124" t="s">
-        <v>434</v>
+        <v>147</v>
       </c>
       <c r="F124" t="s">
-        <v>435</v>
+        <v>164</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H124" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>10</v>
+        <v>493</v>
       </c>
       <c r="D125" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E125" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F125" t="s">
+        <v>126</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="G125" s="1" t="s">
+      <c r="H125" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>496</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
         <v>497</v>
       </c>
-      <c r="B126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D126" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E126" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F126" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>498</v>
       </c>
       <c r="H126" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>500</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>22</v>
+        <v>501</v>
       </c>
       <c r="D127" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E127" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F127" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H127" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>26</v>
+        <v>505</v>
       </c>
       <c r="D128" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E128" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F128" t="s">
-        <v>494</v>
+        <v>68</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="H128" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>31</v>
+        <v>509</v>
       </c>
       <c r="D129" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E129" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F129" t="s">
-        <v>494</v>
+        <v>99</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="H129" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>35</v>
+        <v>513</v>
       </c>
       <c r="D130" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E130" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F130" t="s">
-        <v>74</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="H130" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>39</v>
+        <v>517</v>
       </c>
       <c r="D131" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E131" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F131" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="H131" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>44</v>
+        <v>521</v>
       </c>
       <c r="D132" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E132" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F132" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="H132" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>49</v>
+        <v>525</v>
       </c>
       <c r="D133" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E133" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F133" t="s">
-        <v>68</v>
+        <v>108</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="H133" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>53</v>
+        <v>529</v>
       </c>
       <c r="D134" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E134" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F134" t="s">
-        <v>68</v>
+        <v>171</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>522</v>
+        <v>530</v>
       </c>
       <c r="H134" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>58</v>
+        <v>533</v>
       </c>
       <c r="D135" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E135" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F135" t="s">
         <v>68</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="H135" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>62</v>
+        <v>537</v>
       </c>
       <c r="D136" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E136" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F136" t="s">
-        <v>494</v>
+        <v>99</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>528</v>
+        <v>538</v>
       </c>
       <c r="H136" t="s">
-        <v>529</v>
+        <v>539</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>67</v>
+        <v>541</v>
       </c>
       <c r="D137" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E137" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F137" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="H137" t="s">
-        <v>532</v>
+        <v>543</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>120</v>
+        <v>545</v>
       </c>
       <c r="D138" t="s">
-        <v>492</v>
+        <v>146</v>
       </c>
       <c r="E138" t="s">
-        <v>493</v>
+        <v>147</v>
       </c>
       <c r="F138" t="s">
-        <v>104</v>
+        <v>171</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>534</v>
+        <v>546</v>
       </c>
       <c r="H138" t="s">
-        <v>535</v>
+        <v>547</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>536</v>
+        <v>548</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>10</v>
+        <v>549</v>
       </c>
       <c r="D139" t="s">
-        <v>537</v>
+        <v>146</v>
       </c>
       <c r="E139" t="s">
-        <v>538</v>
+        <v>147</v>
       </c>
       <c r="F139" t="s">
-        <v>494</v>
+        <v>117</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>539</v>
+        <v>550</v>
       </c>
       <c r="H139" t="s">
-        <v>540</v>
+        <v>551</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>541</v>
+        <v>552</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>553</v>
       </c>
       <c r="D140" t="s">
-        <v>542</v>
+        <v>146</v>
       </c>
       <c r="E140" t="s">
-        <v>543</v>
+        <v>147</v>
       </c>
       <c r="F140" t="s">
-        <v>54</v>
+        <v>164</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="H140" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>10</v>
+        <v>557</v>
       </c>
       <c r="D141" t="s">
-        <v>547</v>
+        <v>146</v>
       </c>
       <c r="E141" t="s">
-        <v>548</v>
+        <v>147</v>
       </c>
       <c r="F141" t="s">
-        <v>435</v>
+        <v>40</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="H141" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>17</v>
+        <v>561</v>
       </c>
       <c r="D142" t="s">
-        <v>547</v>
+        <v>146</v>
       </c>
       <c r="E142" t="s">
-        <v>548</v>
+        <v>147</v>
       </c>
       <c r="F142" t="s">
-        <v>435</v>
+        <v>99</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="H142" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
+        <v>565</v>
+      </c>
+      <c r="D143" t="s">
+        <v>146</v>
+      </c>
+      <c r="E143" t="s">
+        <v>147</v>
+      </c>
+      <c r="F143" t="s">
+        <v>126</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H143" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>568</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>569</v>
+      </c>
+      <c r="D144" t="s">
+        <v>146</v>
+      </c>
+      <c r="E144" t="s">
+        <v>147</v>
+      </c>
+      <c r="F144" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H144" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>572</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>573</v>
+      </c>
+      <c r="D145" t="s">
+        <v>146</v>
+      </c>
+      <c r="E145" t="s">
+        <v>147</v>
+      </c>
+      <c r="F145" t="s">
+        <v>68</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H145" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>576</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>577</v>
+      </c>
+      <c r="D146" t="s">
+        <v>146</v>
+      </c>
+      <c r="E146" t="s">
+        <v>147</v>
+      </c>
+      <c r="F146" t="s">
+        <v>108</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H146" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>580</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>581</v>
+      </c>
+      <c r="D147" t="s">
+        <v>146</v>
+      </c>
+      <c r="E147" t="s">
+        <v>147</v>
+      </c>
+      <c r="F147" t="s">
+        <v>27</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H147" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>584</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>585</v>
+      </c>
+      <c r="D148" t="s">
+        <v>146</v>
+      </c>
+      <c r="E148" t="s">
+        <v>147</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H148" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>588</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>589</v>
+      </c>
+      <c r="D149" t="s">
+        <v>146</v>
+      </c>
+      <c r="E149" t="s">
+        <v>147</v>
+      </c>
+      <c r="F149" t="s">
+        <v>99</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H149" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>592</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>593</v>
+      </c>
+      <c r="D150" t="s">
+        <v>146</v>
+      </c>
+      <c r="E150" t="s">
+        <v>147</v>
+      </c>
+      <c r="F150" t="s">
+        <v>45</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H150" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>596</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>597</v>
+      </c>
+      <c r="D151" t="s">
+        <v>146</v>
+      </c>
+      <c r="E151" t="s">
+        <v>147</v>
+      </c>
+      <c r="F151" t="s">
+        <v>45</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H151" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>600</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>601</v>
+      </c>
+      <c r="D152" t="s">
+        <v>146</v>
+      </c>
+      <c r="E152" t="s">
+        <v>147</v>
+      </c>
+      <c r="F152" t="s">
+        <v>27</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H152" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>604</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>605</v>
+      </c>
+      <c r="D153" t="s">
+        <v>146</v>
+      </c>
+      <c r="E153" t="s">
+        <v>147</v>
+      </c>
+      <c r="F153" t="s">
+        <v>40</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H153" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>608</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>609</v>
+      </c>
+      <c r="D154" t="s">
+        <v>146</v>
+      </c>
+      <c r="E154" t="s">
+        <v>147</v>
+      </c>
+      <c r="F154" t="s">
+        <v>45</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H154" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>612</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>613</v>
+      </c>
+      <c r="D155" t="s">
+        <v>146</v>
+      </c>
+      <c r="E155" t="s">
+        <v>147</v>
+      </c>
+      <c r="F155" t="s">
+        <v>45</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H155" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>615</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>616</v>
+      </c>
+      <c r="D156" t="s">
+        <v>146</v>
+      </c>
+      <c r="E156" t="s">
+        <v>147</v>
+      </c>
+      <c r="F156" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H156" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>619</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>620</v>
+      </c>
+      <c r="D157" t="s">
+        <v>146</v>
+      </c>
+      <c r="E157" t="s">
+        <v>147</v>
+      </c>
+      <c r="F157" t="s">
+        <v>45</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H157" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>623</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>624</v>
+      </c>
+      <c r="D158" t="s">
+        <v>146</v>
+      </c>
+      <c r="E158" t="s">
+        <v>147</v>
+      </c>
+      <c r="F158" t="s">
+        <v>54</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H158" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>627</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>628</v>
+      </c>
+      <c r="D159" t="s">
+        <v>146</v>
+      </c>
+      <c r="E159" t="s">
+        <v>147</v>
+      </c>
+      <c r="F159" t="s">
+        <v>94</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H159" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>631</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>632</v>
+      </c>
+      <c r="D160" t="s">
+        <v>146</v>
+      </c>
+      <c r="E160" t="s">
+        <v>147</v>
+      </c>
+      <c r="F160" t="s">
+        <v>164</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H160" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>635</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>636</v>
+      </c>
+      <c r="D161" t="s">
+        <v>146</v>
+      </c>
+      <c r="E161" t="s">
+        <v>147</v>
+      </c>
+      <c r="F161" t="s">
+        <v>27</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H161" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>639</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>640</v>
+      </c>
+      <c r="D162" t="s">
+        <v>146</v>
+      </c>
+      <c r="E162" t="s">
+        <v>147</v>
+      </c>
+      <c r="F162" t="s">
+        <v>99</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H162" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>643</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>644</v>
+      </c>
+      <c r="D163" t="s">
+        <v>146</v>
+      </c>
+      <c r="E163" t="s">
+        <v>147</v>
+      </c>
+      <c r="F163" t="s">
+        <v>126</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H163" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>647</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>648</v>
+      </c>
+      <c r="D164" t="s">
+        <v>146</v>
+      </c>
+      <c r="E164" t="s">
+        <v>147</v>
+      </c>
+      <c r="F164" t="s">
+        <v>40</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H164" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>651</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>652</v>
+      </c>
+      <c r="D165" t="s">
+        <v>146</v>
+      </c>
+      <c r="E165" t="s">
+        <v>147</v>
+      </c>
+      <c r="F165" t="s">
+        <v>68</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H165" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>655</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>656</v>
+      </c>
+      <c r="D166" t="s">
+        <v>146</v>
+      </c>
+      <c r="E166" t="s">
+        <v>147</v>
+      </c>
+      <c r="F166" t="s">
+        <v>171</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H166" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>659</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>660</v>
+      </c>
+      <c r="D167" t="s">
+        <v>146</v>
+      </c>
+      <c r="E167" t="s">
+        <v>147</v>
+      </c>
+      <c r="F167" t="s">
+        <v>63</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H167" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>663</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>664</v>
+      </c>
+      <c r="D168" t="s">
+        <v>146</v>
+      </c>
+      <c r="E168" t="s">
+        <v>147</v>
+      </c>
+      <c r="F168" t="s">
+        <v>108</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H168" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>667</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>668</v>
+      </c>
+      <c r="D169" t="s">
+        <v>146</v>
+      </c>
+      <c r="E169" t="s">
+        <v>147</v>
+      </c>
+      <c r="F169" t="s">
+        <v>94</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H169" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>671</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>672</v>
+      </c>
+      <c r="D170" t="s">
+        <v>146</v>
+      </c>
+      <c r="E170" t="s">
+        <v>147</v>
+      </c>
+      <c r="F170" t="s">
+        <v>164</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H170" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>675</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>676</v>
+      </c>
+      <c r="D171" t="s">
+        <v>146</v>
+      </c>
+      <c r="E171" t="s">
+        <v>147</v>
+      </c>
+      <c r="F171" t="s">
+        <v>117</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H171" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>679</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>680</v>
+      </c>
+      <c r="D172" t="s">
+        <v>146</v>
+      </c>
+      <c r="E172" t="s">
+        <v>147</v>
+      </c>
+      <c r="F172" t="s">
+        <v>27</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H172" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>683</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>684</v>
+      </c>
+      <c r="D173" t="s">
+        <v>146</v>
+      </c>
+      <c r="E173" t="s">
+        <v>147</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H173" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>687</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>688</v>
+      </c>
+      <c r="D174" t="s">
+        <v>146</v>
+      </c>
+      <c r="E174" t="s">
+        <v>147</v>
+      </c>
+      <c r="F174" t="s">
+        <v>94</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H174" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>691</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>692</v>
+      </c>
+      <c r="D175" t="s">
+        <v>146</v>
+      </c>
+      <c r="E175" t="s">
+        <v>147</v>
+      </c>
+      <c r="F175" t="s">
+        <v>693</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H175" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>696</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>697</v>
+      </c>
+      <c r="D176" t="s">
+        <v>146</v>
+      </c>
+      <c r="E176" t="s">
+        <v>147</v>
+      </c>
+      <c r="F176" t="s">
+        <v>108</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H176" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>700</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>701</v>
+      </c>
+      <c r="D177" t="s">
+        <v>146</v>
+      </c>
+      <c r="E177" t="s">
+        <v>147</v>
+      </c>
+      <c r="F177" t="s">
+        <v>99</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H177" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>704</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>705</v>
+      </c>
+      <c r="D178" t="s">
+        <v>146</v>
+      </c>
+      <c r="E178" t="s">
+        <v>147</v>
+      </c>
+      <c r="F178" t="s">
+        <v>171</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H178" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>708</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>709</v>
+      </c>
+      <c r="D179" t="s">
+        <v>146</v>
+      </c>
+      <c r="E179" t="s">
+        <v>147</v>
+      </c>
+      <c r="F179" t="s">
+        <v>63</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H179" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>712</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>713</v>
+      </c>
+      <c r="D180" t="s">
+        <v>146</v>
+      </c>
+      <c r="E180" t="s">
+        <v>147</v>
+      </c>
+      <c r="F180" t="s">
+        <v>164</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H180" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>716</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>717</v>
+      </c>
+      <c r="D181" t="s">
+        <v>146</v>
+      </c>
+      <c r="E181" t="s">
+        <v>147</v>
+      </c>
+      <c r="F181" t="s">
+        <v>68</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H181" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>720</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>721</v>
+      </c>
+      <c r="D182" t="s">
+        <v>146</v>
+      </c>
+      <c r="E182" t="s">
+        <v>147</v>
+      </c>
+      <c r="F182" t="s">
+        <v>85</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H182" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>724</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>725</v>
+      </c>
+      <c r="D183" t="s">
+        <v>146</v>
+      </c>
+      <c r="E183" t="s">
+        <v>147</v>
+      </c>
+      <c r="F183" t="s">
+        <v>117</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H183" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>728</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>729</v>
+      </c>
+      <c r="D184" t="s">
+        <v>146</v>
+      </c>
+      <c r="E184" t="s">
+        <v>147</v>
+      </c>
+      <c r="F184" t="s">
+        <v>40</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H184" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>732</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>733</v>
+      </c>
+      <c r="D185" t="s">
+        <v>146</v>
+      </c>
+      <c r="E185" t="s">
+        <v>147</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H185" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>736</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>737</v>
+      </c>
+      <c r="D186" t="s">
+        <v>146</v>
+      </c>
+      <c r="E186" t="s">
+        <v>147</v>
+      </c>
+      <c r="F186" t="s">
+        <v>94</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H186" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>740</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>741</v>
+      </c>
+      <c r="D187" t="s">
+        <v>146</v>
+      </c>
+      <c r="E187" t="s">
+        <v>147</v>
+      </c>
+      <c r="F187" t="s">
+        <v>164</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H187" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>744</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>745</v>
+      </c>
+      <c r="D188" t="s">
+        <v>146</v>
+      </c>
+      <c r="E188" t="s">
+        <v>147</v>
+      </c>
+      <c r="F188" t="s">
+        <v>63</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H188" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>748</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>749</v>
+      </c>
+      <c r="D189" t="s">
+        <v>146</v>
+      </c>
+      <c r="E189" t="s">
+        <v>147</v>
+      </c>
+      <c r="F189" t="s">
+        <v>126</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H189" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>752</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>753</v>
+      </c>
+      <c r="D190" t="s">
+        <v>146</v>
+      </c>
+      <c r="E190" t="s">
+        <v>147</v>
+      </c>
+      <c r="F190" t="s">
+        <v>54</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H190" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>756</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>757</v>
+      </c>
+      <c r="D191" t="s">
+        <v>146</v>
+      </c>
+      <c r="E191" t="s">
+        <v>147</v>
+      </c>
+      <c r="F191" t="s">
+        <v>108</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H191" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>760</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>761</v>
+      </c>
+      <c r="D192" t="s">
+        <v>146</v>
+      </c>
+      <c r="E192" t="s">
+        <v>147</v>
+      </c>
+      <c r="F192" t="s">
+        <v>117</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H192" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>764</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>765</v>
+      </c>
+      <c r="D193" t="s">
+        <v>146</v>
+      </c>
+      <c r="E193" t="s">
+        <v>147</v>
+      </c>
+      <c r="F193" t="s">
+        <v>85</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H193" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>768</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>769</v>
+      </c>
+      <c r="D194" t="s">
+        <v>146</v>
+      </c>
+      <c r="E194" t="s">
+        <v>147</v>
+      </c>
+      <c r="F194" t="s">
+        <v>171</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H194" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>772</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>773</v>
+      </c>
+      <c r="D195" t="s">
+        <v>146</v>
+      </c>
+      <c r="E195" t="s">
+        <v>147</v>
+      </c>
+      <c r="F195" t="s">
+        <v>45</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H195" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>776</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>777</v>
+      </c>
+      <c r="D196" t="s">
+        <v>146</v>
+      </c>
+      <c r="E196" t="s">
+        <v>147</v>
+      </c>
+      <c r="F196" t="s">
+        <v>40</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H196" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>780</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>781</v>
+      </c>
+      <c r="D197" t="s">
+        <v>146</v>
+      </c>
+      <c r="E197" t="s">
+        <v>147</v>
+      </c>
+      <c r="F197" t="s">
+        <v>693</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H197" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>784</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>785</v>
+      </c>
+      <c r="D198" t="s">
+        <v>146</v>
+      </c>
+      <c r="E198" t="s">
+        <v>147</v>
+      </c>
+      <c r="F198" t="s">
+        <v>99</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H198" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>788</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>789</v>
+      </c>
+      <c r="D199" t="s">
+        <v>146</v>
+      </c>
+      <c r="E199" t="s">
+        <v>147</v>
+      </c>
+      <c r="F199" t="s">
+        <v>126</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H199" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>792</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>793</v>
+      </c>
+      <c r="D200" t="s">
+        <v>146</v>
+      </c>
+      <c r="E200" t="s">
+        <v>147</v>
+      </c>
+      <c r="F200" t="s">
+        <v>94</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H200" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>796</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>797</v>
+      </c>
+      <c r="D201" t="s">
+        <v>146</v>
+      </c>
+      <c r="E201" t="s">
+        <v>147</v>
+      </c>
+      <c r="F201" t="s">
+        <v>63</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H201" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>800</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>801</v>
+      </c>
+      <c r="D202" t="s">
+        <v>146</v>
+      </c>
+      <c r="E202" t="s">
+        <v>147</v>
+      </c>
+      <c r="F202" t="s">
+        <v>164</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H202" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>804</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" t="s">
+        <v>805</v>
+      </c>
+      <c r="E203" t="s">
+        <v>806</v>
+      </c>
+      <c r="F203" t="s">
+        <v>807</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H203" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>810</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>17</v>
+      </c>
+      <c r="D204" t="s">
+        <v>805</v>
+      </c>
+      <c r="E204" t="s">
+        <v>806</v>
+      </c>
+      <c r="F204" t="s">
+        <v>807</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H204" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>813</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>22</v>
       </c>
-      <c r="D143" t="s">
-[...12 lines deleted...]
-        <v>556</v>
+      <c r="D205" t="s">
+        <v>805</v>
+      </c>
+      <c r="E205" t="s">
+        <v>806</v>
+      </c>
+      <c r="F205" t="s">
+        <v>807</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H205" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>816</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>26</v>
+      </c>
+      <c r="D206" t="s">
+        <v>805</v>
+      </c>
+      <c r="E206" t="s">
+        <v>806</v>
+      </c>
+      <c r="F206" t="s">
+        <v>807</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H206" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>819</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>31</v>
+      </c>
+      <c r="D207" t="s">
+        <v>805</v>
+      </c>
+      <c r="E207" t="s">
+        <v>806</v>
+      </c>
+      <c r="F207" t="s">
+        <v>807</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H207" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>822</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>35</v>
+      </c>
+      <c r="D208" t="s">
+        <v>805</v>
+      </c>
+      <c r="E208" t="s">
+        <v>806</v>
+      </c>
+      <c r="F208" t="s">
+        <v>807</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H208" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>825</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>39</v>
+      </c>
+      <c r="D209" t="s">
+        <v>805</v>
+      </c>
+      <c r="E209" t="s">
+        <v>806</v>
+      </c>
+      <c r="F209" t="s">
+        <v>807</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H209" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>828</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>44</v>
+      </c>
+      <c r="D210" t="s">
+        <v>805</v>
+      </c>
+      <c r="E210" t="s">
+        <v>806</v>
+      </c>
+      <c r="F210" t="s">
+        <v>807</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H210" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>831</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>53</v>
+      </c>
+      <c r="D211" t="s">
+        <v>805</v>
+      </c>
+      <c r="E211" t="s">
+        <v>806</v>
+      </c>
+      <c r="F211" t="s">
+        <v>807</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H211" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>833</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>58</v>
+      </c>
+      <c r="D212" t="s">
+        <v>805</v>
+      </c>
+      <c r="E212" t="s">
+        <v>806</v>
+      </c>
+      <c r="F212" t="s">
+        <v>807</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H212" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>835</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>62</v>
+      </c>
+      <c r="D213" t="s">
+        <v>805</v>
+      </c>
+      <c r="E213" t="s">
+        <v>806</v>
+      </c>
+      <c r="F213" t="s">
+        <v>807</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H213" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>838</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>67</v>
+      </c>
+      <c r="D214" t="s">
+        <v>805</v>
+      </c>
+      <c r="E214" t="s">
+        <v>806</v>
+      </c>
+      <c r="F214" t="s">
+        <v>807</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H214" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>841</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>72</v>
+      </c>
+      <c r="D215" t="s">
+        <v>805</v>
+      </c>
+      <c r="E215" t="s">
+        <v>806</v>
+      </c>
+      <c r="F215" t="s">
+        <v>807</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H215" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>844</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>76</v>
+      </c>
+      <c r="D216" t="s">
+        <v>805</v>
+      </c>
+      <c r="E216" t="s">
+        <v>806</v>
+      </c>
+      <c r="F216" t="s">
+        <v>807</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H216" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>847</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>80</v>
+      </c>
+      <c r="D217" t="s">
+        <v>805</v>
+      </c>
+      <c r="E217" t="s">
+        <v>806</v>
+      </c>
+      <c r="F217" t="s">
+        <v>807</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H217" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>850</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>84</v>
+      </c>
+      <c r="D218" t="s">
+        <v>805</v>
+      </c>
+      <c r="E218" t="s">
+        <v>806</v>
+      </c>
+      <c r="F218" t="s">
+        <v>807</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H218" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>853</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>89</v>
+      </c>
+      <c r="D219" t="s">
+        <v>805</v>
+      </c>
+      <c r="E219" t="s">
+        <v>806</v>
+      </c>
+      <c r="F219" t="s">
+        <v>807</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H219" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>856</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>93</v>
+      </c>
+      <c r="D220" t="s">
+        <v>805</v>
+      </c>
+      <c r="E220" t="s">
+        <v>806</v>
+      </c>
+      <c r="F220" t="s">
+        <v>807</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H220" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>859</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>98</v>
+      </c>
+      <c r="D221" t="s">
+        <v>805</v>
+      </c>
+      <c r="E221" t="s">
+        <v>806</v>
+      </c>
+      <c r="F221" t="s">
+        <v>807</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H221" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>862</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>103</v>
+      </c>
+      <c r="D222" t="s">
+        <v>805</v>
+      </c>
+      <c r="E222" t="s">
+        <v>806</v>
+      </c>
+      <c r="F222" t="s">
+        <v>807</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H222" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>865</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>107</v>
+      </c>
+      <c r="D223" t="s">
+        <v>805</v>
+      </c>
+      <c r="E223" t="s">
+        <v>806</v>
+      </c>
+      <c r="F223" t="s">
+        <v>807</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H223" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>868</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>112</v>
+      </c>
+      <c r="D224" t="s">
+        <v>805</v>
+      </c>
+      <c r="E224" t="s">
+        <v>806</v>
+      </c>
+      <c r="F224" t="s">
+        <v>807</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H224" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>871</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>116</v>
+      </c>
+      <c r="D225" t="s">
+        <v>805</v>
+      </c>
+      <c r="E225" t="s">
+        <v>806</v>
+      </c>
+      <c r="F225" t="s">
+        <v>807</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H225" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>874</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" t="s">
+        <v>875</v>
+      </c>
+      <c r="E226" t="s">
+        <v>876</v>
+      </c>
+      <c r="F226" t="s">
+        <v>877</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H226" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>880</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>17</v>
+      </c>
+      <c r="D227" t="s">
+        <v>875</v>
+      </c>
+      <c r="E227" t="s">
+        <v>876</v>
+      </c>
+      <c r="F227" t="s">
+        <v>108</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H227" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>883</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>22</v>
+      </c>
+      <c r="D228" t="s">
+        <v>875</v>
+      </c>
+      <c r="E228" t="s">
+        <v>876</v>
+      </c>
+      <c r="F228" t="s">
+        <v>117</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H228" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>886</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>26</v>
+      </c>
+      <c r="D229" t="s">
+        <v>875</v>
+      </c>
+      <c r="E229" t="s">
+        <v>876</v>
+      </c>
+      <c r="F229" t="s">
+        <v>877</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H229" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>889</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>31</v>
+      </c>
+      <c r="D230" t="s">
+        <v>875</v>
+      </c>
+      <c r="E230" t="s">
+        <v>876</v>
+      </c>
+      <c r="F230" t="s">
+        <v>877</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H230" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>892</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>35</v>
+      </c>
+      <c r="D231" t="s">
+        <v>875</v>
+      </c>
+      <c r="E231" t="s">
+        <v>876</v>
+      </c>
+      <c r="F231" t="s">
+        <v>108</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H231" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>895</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>39</v>
+      </c>
+      <c r="D232" t="s">
+        <v>875</v>
+      </c>
+      <c r="E232" t="s">
+        <v>876</v>
+      </c>
+      <c r="F232" t="s">
+        <v>126</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H232" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>898</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>44</v>
+      </c>
+      <c r="D233" t="s">
+        <v>875</v>
+      </c>
+      <c r="E233" t="s">
+        <v>876</v>
+      </c>
+      <c r="F233" t="s">
+        <v>117</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H233" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>901</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>49</v>
+      </c>
+      <c r="D234" t="s">
+        <v>875</v>
+      </c>
+      <c r="E234" t="s">
+        <v>876</v>
+      </c>
+      <c r="F234" t="s">
+        <v>68</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H234" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>904</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>53</v>
+      </c>
+      <c r="D235" t="s">
+        <v>875</v>
+      </c>
+      <c r="E235" t="s">
+        <v>876</v>
+      </c>
+      <c r="F235" t="s">
+        <v>68</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H235" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>907</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>58</v>
+      </c>
+      <c r="D236" t="s">
+        <v>875</v>
+      </c>
+      <c r="E236" t="s">
+        <v>876</v>
+      </c>
+      <c r="F236" t="s">
+        <v>68</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H236" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>910</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>62</v>
+      </c>
+      <c r="D237" t="s">
+        <v>875</v>
+      </c>
+      <c r="E237" t="s">
+        <v>876</v>
+      </c>
+      <c r="F237" t="s">
+        <v>877</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H237" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>913</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>67</v>
+      </c>
+      <c r="D238" t="s">
+        <v>875</v>
+      </c>
+      <c r="E238" t="s">
+        <v>876</v>
+      </c>
+      <c r="F238" t="s">
+        <v>68</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H238" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>916</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>72</v>
+      </c>
+      <c r="D239" t="s">
+        <v>875</v>
+      </c>
+      <c r="E239" t="s">
+        <v>876</v>
+      </c>
+      <c r="F239" t="s">
+        <v>85</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H239" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>919</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>76</v>
+      </c>
+      <c r="D240" t="s">
+        <v>875</v>
+      </c>
+      <c r="E240" t="s">
+        <v>876</v>
+      </c>
+      <c r="F240" t="s">
+        <v>877</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H240" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>922</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>80</v>
+      </c>
+      <c r="D241" t="s">
+        <v>875</v>
+      </c>
+      <c r="E241" t="s">
+        <v>876</v>
+      </c>
+      <c r="F241" t="s">
+        <v>85</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H241" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>925</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>84</v>
+      </c>
+      <c r="D242" t="s">
+        <v>875</v>
+      </c>
+      <c r="E242" t="s">
+        <v>876</v>
+      </c>
+      <c r="F242" t="s">
+        <v>164</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H242" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>928</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>89</v>
+      </c>
+      <c r="D243" t="s">
+        <v>875</v>
+      </c>
+      <c r="E243" t="s">
+        <v>876</v>
+      </c>
+      <c r="F243" t="s">
+        <v>85</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H243" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>931</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>93</v>
+      </c>
+      <c r="D244" t="s">
+        <v>875</v>
+      </c>
+      <c r="E244" t="s">
+        <v>876</v>
+      </c>
+      <c r="F244" t="s">
+        <v>117</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H244" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>934</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>98</v>
+      </c>
+      <c r="D245" t="s">
+        <v>875</v>
+      </c>
+      <c r="E245" t="s">
+        <v>876</v>
+      </c>
+      <c r="F245" t="s">
+        <v>85</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H245" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>937</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>103</v>
+      </c>
+      <c r="D246" t="s">
+        <v>875</v>
+      </c>
+      <c r="E246" t="s">
+        <v>876</v>
+      </c>
+      <c r="F246" t="s">
+        <v>126</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H246" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>940</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>107</v>
+      </c>
+      <c r="D247" t="s">
+        <v>875</v>
+      </c>
+      <c r="E247" t="s">
+        <v>876</v>
+      </c>
+      <c r="F247" t="s">
+        <v>164</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H247" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>943</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>112</v>
+      </c>
+      <c r="D248" t="s">
+        <v>875</v>
+      </c>
+      <c r="E248" t="s">
+        <v>876</v>
+      </c>
+      <c r="F248" t="s">
+        <v>85</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H248" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>946</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>116</v>
+      </c>
+      <c r="D249" t="s">
+        <v>875</v>
+      </c>
+      <c r="E249" t="s">
+        <v>876</v>
+      </c>
+      <c r="F249" t="s">
+        <v>18</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H249" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>949</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>121</v>
+      </c>
+      <c r="D250" t="s">
+        <v>875</v>
+      </c>
+      <c r="E250" t="s">
+        <v>876</v>
+      </c>
+      <c r="F250" t="s">
+        <v>85</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H250" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>952</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>125</v>
+      </c>
+      <c r="D251" t="s">
+        <v>875</v>
+      </c>
+      <c r="E251" t="s">
+        <v>876</v>
+      </c>
+      <c r="F251" t="s">
+        <v>117</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H251" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>955</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>130</v>
+      </c>
+      <c r="D252" t="s">
+        <v>875</v>
+      </c>
+      <c r="E252" t="s">
+        <v>876</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H252" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>958</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>134</v>
+      </c>
+      <c r="D253" t="s">
+        <v>875</v>
+      </c>
+      <c r="E253" t="s">
+        <v>876</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H253" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>961</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>138</v>
+      </c>
+      <c r="D254" t="s">
+        <v>875</v>
+      </c>
+      <c r="E254" t="s">
+        <v>876</v>
+      </c>
+      <c r="F254" t="s">
+        <v>85</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H254" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>964</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>142</v>
+      </c>
+      <c r="D255" t="s">
+        <v>875</v>
+      </c>
+      <c r="E255" t="s">
+        <v>876</v>
+      </c>
+      <c r="F255" t="s">
+        <v>68</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H255" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>967</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>968</v>
+      </c>
+      <c r="E256" t="s">
+        <v>969</v>
+      </c>
+      <c r="F256" t="s">
+        <v>877</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H256" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>972</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>17</v>
+      </c>
+      <c r="D257" t="s">
+        <v>968</v>
+      </c>
+      <c r="E257" t="s">
+        <v>969</v>
+      </c>
+      <c r="F257" t="s">
+        <v>27</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H257" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>975</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>22</v>
+      </c>
+      <c r="D258" t="s">
+        <v>968</v>
+      </c>
+      <c r="E258" t="s">
+        <v>969</v>
+      </c>
+      <c r="F258" t="s">
+        <v>877</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H258" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>978</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259" t="s">
+        <v>979</v>
+      </c>
+      <c r="E259" t="s">
+        <v>980</v>
+      </c>
+      <c r="F259" t="s">
+        <v>54</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H259" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>983</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>17</v>
+      </c>
+      <c r="D260" t="s">
+        <v>979</v>
+      </c>
+      <c r="E260" t="s">
+        <v>980</v>
+      </c>
+      <c r="F260" t="s">
+        <v>94</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H260" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>986</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>10</v>
+      </c>
+      <c r="D261" t="s">
+        <v>987</v>
+      </c>
+      <c r="E261" t="s">
+        <v>988</v>
+      </c>
+      <c r="F261" t="s">
+        <v>807</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H261" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>991</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>17</v>
+      </c>
+      <c r="D262" t="s">
+        <v>987</v>
+      </c>
+      <c r="E262" t="s">
+        <v>988</v>
+      </c>
+      <c r="F262" t="s">
+        <v>807</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H262" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>994</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>22</v>
+      </c>
+      <c r="D263" t="s">
+        <v>987</v>
+      </c>
+      <c r="E263" t="s">
+        <v>988</v>
+      </c>
+      <c r="F263" t="s">
+        <v>807</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H263" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>997</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>26</v>
+      </c>
+      <c r="D264" t="s">
+        <v>987</v>
+      </c>
+      <c r="E264" t="s">
+        <v>988</v>
+      </c>
+      <c r="F264" t="s">
+        <v>807</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H264" t="s">
+        <v>999</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5917,50 +10403,171 @@
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>